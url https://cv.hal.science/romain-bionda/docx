--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Bionda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître assistant en littérature comparée à l'Université de Lausanne : https://www.unil.ch/fra/romainbionda. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3142-5584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237836017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149157098470272552060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000524124013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTD-1821-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour disposer des PDF des articles & chapitres listés ci-dessous, voir l'onglet &amp;quot;publications&amp;quot; à l'adresse suivante : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.unil.ch/unisciences/romainbionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de l’identification aux autres qu'humains : réflexions à partir de Croire aux fauves de Nastassja Martin et de Der letzte Mensch de Philipp Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.211-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre littéraire et ses publications : édition, exposition, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie s’est-elle vraiment métamorphosée en fleur ? À propos des « libertés du lecteur », d’une « erreur » de lecture et de sa « probabliothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Deuxième série - 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité de la littérature mondiale dans la crise environnementale : manuel de contre-défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la science-fiction au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Théâtre de science-fiction : premiers éléments de cartographie, 18, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.10505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction théâtrale : entre transmédialité et transfictionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres de la science-fiction sur les scènes théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1489, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une discipline. Sur la « séparation » des études théâtrales d'avec les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des metteurs en scène. À propos de la « versatilité » du « lecteur idéal » (Les Idoles, Christophe Honoré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passé le théâtre de science-fiction ? Histoire et historiographie d’un genre inaperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 282, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Futuriste est-il africain ? Le Futurisme de F.T. Marinetti sans les machines (Mafarka le Futuriste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellation Cendrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.77-94. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09758-7.p.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts (et les vies) de l’auteur au prisme de la queer temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre ou littérature ? Sur le fonctionnement artistique et opéral des textes de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « effet de scène » ? Éléments de théorie théâtrale et littéraire pour l'analyse des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agrégation 2019, 19, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « texte dramatique » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la « valeur opérale » dans l’appréhension des récits au théâtre, entre scène et texte. À propos des spectateurs-lecteurs et des lecteurs-spectateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : trois sommaires pour un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable et le théâtralisé : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'injouable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là, c'est-à-dire là-bas et ici: Elle est là, de Nathalie Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité du drame. Lire le texte dramatique (Dom Juan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (181), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.181.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossibles théâtres impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futurisme antérieur. Réflexions sur l'historiographie du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard, metteur en scène du Quichotte ? La mise en scène des classiques, ou l'existence simple du texte dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règne de la machine de F.T. Marinetti : une fable sans animaux ? Pour une écocritique du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Approches de l'animal, 5, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05949-3.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantastique hante-t-il les études théâtrales ? Histoire et théorie d’une disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnies Du Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélice Hélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bicéphale acaule, 978-2-940700-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Tom Tom et Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheBadweeds #Hyperliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42 p. et 11 feuillets, 2023, 978-2-8399-3953-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éc(h)ologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle, 978-2-9701736-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2019, Essais, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le présent du théâtre : Primera carta de san Pablo a los corintios d'Angélica Liddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Danan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 978-2-37906-091-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières de femmes dans les arts du spectacle : obstacles et stratégies, de 1650 à 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bionda; Valentina Ponzetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux lectures « littéraires » du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Berrégard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 979-10-344-0160-4. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.37696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la &amp;quot;virilité&amp;quot; de Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-250, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles communautés interprétatives pour les textes de théâtre aux XXe et XXIe siècles ? Pour une histoire des relations entre les études littéraires et les études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ferré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés interprétatives. Autour de Stanley Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-68, 2024, CRIN, 978-90-04-69606-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004697089_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation théâtrale mode d’emploi. Récrire Lettre morte avec Le Fiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Nathalie Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Pinget : la fabrique d'un monde, d'Agapa à Sirancy. Inédit, études : colloque du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Place, pp.50-63, 2022, 9782383580058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir le théâtre : jouer avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Marc Escola; Martin Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun. Hypothèses sur la politique, le théâtre, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2020, Voltiges, 978-2-940563-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le drame de l'homme multiplié au théâtre : F.T. Marinetti face au « préjugé de la théâtralité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu d’acteur et Corps artificiels. Effets de coprésence à la scène et à l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.71-92, 2019, 979-10-309-0208-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Sermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation du spectateur. Le théâtre fantastique mode d'emploi (Hamlet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Lise Michel; Coline Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire oeuvre d'une réception. Portraits de spectateurs de théâtre (spectacles, textes, films, images), XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.131-144, 2019, 978-2-315-00875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une lecture scénique ? Lire une scène, lire la scène, lire sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Trouvé; Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lecture littéraire dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.215-226, 2019, Les aéronautes de l'esprit, 978-2-913764-66-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de plateau fait-elle littérature ? Réflexions à partir de C'est une affaire entre le ciel et moi (2014), mise en scène de Christian Geffroy Schlittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille de Lausanne: l'abside de Gino Severini à Notre-Dame du Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dave Lüthi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lausanne – Les lieux du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, GSK / SHAS / SSAS : Gesellschaft für Schweizerische Kunstgeschichte / Société d'histoire de l'art en Suisse / Società di storia dell'arte in Svizzera, pp.64-73, 2016, Architecture de poche, 978-3-03797-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité sur les Compagnies du Multivers et sur cet ouvrage. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une plongée dans le présent” : à propos de Voronia (2015). Entretien avec Marcos Morau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gauzès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétique et zoopoétique en Lettres : recherche, enseignement et collaboration avec des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, environnement et durabilité. Actes de la Journée de la recherche et de la relève en Lettres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://www.unil.ch/files/live/sites/lettres/files/shared/Faculte/rdv-annuels/recherche/2024/0.%20BIONDA%20Journ%c3%a9e%20recherche%20et%20durabilit%c3%a9%202024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : sur quelques éléments de poétique, du drame à la scène contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Danan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mimèsis en tension. Entretien avec Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.209-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mort n'a pas le dernier mot. Sur « l'agir de la littérature », avec Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de lire les textes dramatiques. Métacritique, historiographie, théorie (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lausanne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03807211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la littérature : le texte et ses médias (édition, exposition, performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2, 2023, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de science-fiction. Premiers éléments de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études théâtrales à l'intersection des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : un état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (8), pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : la théâtralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : le théâtralisable et le théâtralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.en ligne, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation de l'imparfait: Disabled Theater et Gala de Jérôme Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wihstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Luscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Telsnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Russinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Bionda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître assistant en littérature comparée à l'Université de Lausanne : https://www.unil.ch/fra/romainbionda. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3142-5584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237836017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149157098470272552060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000524124013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTD-1821-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour disposer des PDF des articles & chapitres listés ci-dessous, voir l'onglet &amp;quot;publications&amp;quot; à l'adresse suivante : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.unil.ch/unisciences/romainbionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de l’identification aux autres qu'humains : réflexions à partir de Croire aux fauves de Nastassja Martin et de Der letzte Mensch de Philipp Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.211-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre littéraire et ses publications : édition, exposition, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie s’est-elle vraiment métamorphosée en fleur ? À propos des « libertés du lecteur », d’une « erreur » de lecture et de sa « probabliothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Deuxième série - 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité de la littérature mondiale dans la crise environnementale : manuel de contre-défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la science-fiction au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Théâtre de science-fiction : premiers éléments de cartographie, 18, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.10505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction théâtrale : entre transmédialité et transfictionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres de la science-fiction sur les scènes théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1489, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une discipline. Sur la « séparation » des études théâtrales d'avec les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des metteurs en scène. À propos de la « versatilité » du « lecteur idéal » (Les Idoles, Christophe Honoré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passé le théâtre de science-fiction ? Histoire et historiographie d’un genre inaperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 282, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts (et les vies) de l’auteur au prisme de la queer temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Futuriste est-il africain ? Le Futurisme de F.T. Marinetti sans les machines (Mafarka le Futuriste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellation Cendrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.77-94. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09758-7.p.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre ou littérature ? Sur le fonctionnement artistique et opéral des textes de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « effet de scène » ? Éléments de théorie théâtrale et littéraire pour l'analyse des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agrégation 2019, 19, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la « valeur opérale » dans l’appréhension des récits au théâtre, entre scène et texte. À propos des spectateurs-lecteurs et des lecteurs-spectateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « texte dramatique » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : trois sommaires pour un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable et le théâtralisé : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'injouable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là, c'est-à-dire là-bas et ici: Elle est là, de Nathalie Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité du drame. Lire le texte dramatique (Dom Juan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (181), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.181.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossibles théâtres impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard, metteur en scène du Quichotte ? La mise en scène des classiques, ou l'existence simple du texte dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futurisme antérieur. Réflexions sur l'historiographie du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règne de la machine de F.T. Marinetti : une fable sans animaux ? Pour une écocritique du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Approches de l'animal, 5, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05949-3.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantastique hante-t-il les études théâtrales ? Histoire et théorie d’une disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnies Du Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélice Hélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bicéphale acaule, 978-2-940700-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Tom Tom et Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheBadweeds #Hyperliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42 p. et 11 feuillets, 2023, 978-2-8399-3953-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éc(h)ologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle, 978-2-9701736-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2019, Essais, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le présent du théâtre : Primera carta de san Pablo a los corintios d'Angélica Liddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Danan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 978-2-37906-091-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières de femmes dans les arts du spectacle : obstacles et stratégies, de 1650 à 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bionda; Valentina Ponzetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux lectures « littéraires » du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Berrégard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 979-10-344-0160-4. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.37696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la &amp;quot;virilité&amp;quot; de Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-250, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles communautés interprétatives pour les textes de théâtre aux XXe et XXIe siècles ? Pour une histoire des relations entre les études littéraires et les études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ferré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés interprétatives. Autour de Stanley Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-68, 2024, CRIN, 978-90-04-69606-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004697089_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation théâtrale mode d’emploi. Récrire Lettre morte avec Le Fiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Nathalie Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Pinget : la fabrique d'un monde, d'Agapa à Sirancy. Inédit, études : colloque du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Place, pp.50-63, 2022, 9782383580058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir le théâtre : jouer avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Marc Escola; Martin Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun. Hypothèses sur la politique, le théâtre, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2020, Voltiges, 978-2-940563-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Sermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation du spectateur. Le théâtre fantastique mode d'emploi (Hamlet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Lise Michel; Coline Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire oeuvre d'une réception. Portraits de spectateurs de théâtre (spectacles, textes, films, images), XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.131-144, 2019, 978-2-315-00875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le drame de l'homme multiplié au théâtre : F.T. Marinetti face au « préjugé de la théâtralité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu d’acteur et Corps artificiels. Effets de coprésence à la scène et à l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.71-92, 2019, 979-10-309-0208-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une lecture scénique ? Lire une scène, lire la scène, lire sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Trouvé; Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lecture littéraire dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.215-226, 2019, Les aéronautes de l'esprit, 978-2-913764-66-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de plateau fait-elle littérature ? Réflexions à partir de C'est une affaire entre le ciel et moi (2014), mise en scène de Christian Geffroy Schlittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille de Lausanne: l'abside de Gino Severini à Notre-Dame du Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dave Lüthi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lausanne – Les lieux du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, GSK / SHAS / SSAS : Gesellschaft für Schweizerische Kunstgeschichte / Société d'histoire de l'art en Suisse / Società di storia dell'arte in Svizzera, pp.64-73, 2016, Architecture de poche, 978-3-03797-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une plongée dans le présent” : à propos de Voronia (2015). Entretien avec Marcos Morau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gauzès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité sur les Compagnies du Multivers et sur cet ouvrage. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétique et zoopoétique en Lettres : recherche, enseignement et collaboration avec des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, environnement et durabilité. Actes de la Journée de la recherche et de la relève en Lettres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://www.unil.ch/files/live/sites/lettres/files/shared/Faculte/rdv-annuels/recherche/2024/0.%20BIONDA%20Journ%c3%a9e%20recherche%20et%20durabilit%c3%a9%202024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : sur quelques éléments de poétique, du drame à la scène contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Danan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mimèsis en tension. Entretien avec Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.209-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mort n'a pas le dernier mot. Sur « l'agir de la littérature », avec Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de lire les textes dramatiques. Métacritique, historiographie, théorie (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lausanne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03807211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la littérature : le texte et ses médias (édition, exposition, performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2, 2023, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de science-fiction. Premiers éléments de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études théâtrales à l'intersection des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : un état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (8), pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : la théâtralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : le théâtralisable et le théâtralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.en ligne, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation de l'imparfait: Disabled Theater et Gala de Jérôme Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wihstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Luscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Telsnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Russinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53153433"/>
+    <w:nsid w:val="4A206DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bionda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3142-5584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237836017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/149157098470272552060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000524124013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JTD-1821-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unil.ch/unisciences/romainbionda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12965" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09758-7.p.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10494" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1822" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05949-3.p.0065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Compagnies Du Multivers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helicehelas.org/catalogue/la-verite-sur-le-multivers/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poche---gve.ch/cahiers-de-salle/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grange-unil.ch/fanzine-thebadweeds-hyperliens/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Abrecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Valentine Borloz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wp.unil.ch/archipelessais/volume-27/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000010.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/37696" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.37696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000024.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69869" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697089_005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/avec-denis-guenoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gauz&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2379" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03807211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maignant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1937" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wihstutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Luscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Telsnig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Russinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bionda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3142-5584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237836017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/149157098470272552060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000524124013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JTD-1821-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unil.ch/unisciences/romainbionda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12965" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09758-7.p.0077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10494" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05949-3.p.0065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Compagnies Du Multivers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helicehelas.org/catalogue/la-verite-sur-le-multivers/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poche---gve.ch/cahiers-de-salle/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grange-unil.ch/fanzine-thebadweeds-hyperliens/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Abrecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Valentine Borloz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wp.unil.ch/archipelessais/volume-27/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000010.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/37696" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.37696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000024.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69869" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697089_005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/avec-denis-guenoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gauz&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2379" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03807211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maignant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1937" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wihstutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Luscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Telsnig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Russinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>