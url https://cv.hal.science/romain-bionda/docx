--- v1 (2026-04-03)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Bionda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître assistant en littérature comparée à l'Université de Lausanne : https://www.unil.ch/fra/romainbionda. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3142-5584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237836017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149157098470272552060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000524124013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTD-1821-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour disposer des PDF des articles & chapitres listés ci-dessous, voir l'onglet &amp;quot;publications&amp;quot; à l'adresse suivante : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.unil.ch/unisciences/romainbionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de l’identification aux autres qu'humains : réflexions à partir de Croire aux fauves de Nastassja Martin et de Der letzte Mensch de Philipp Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.211-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre littéraire et ses publications : édition, exposition, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie s’est-elle vraiment métamorphosée en fleur ? À propos des « libertés du lecteur », d’une « erreur » de lecture et de sa « probabliothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Deuxième série - 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité de la littérature mondiale dans la crise environnementale : manuel de contre-défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la science-fiction au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Théâtre de science-fiction : premiers éléments de cartographie, 18, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.10505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction théâtrale : entre transmédialité et transfictionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres de la science-fiction sur les scènes théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1489, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une discipline. Sur la « séparation » des études théâtrales d'avec les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des metteurs en scène. À propos de la « versatilité » du « lecteur idéal » (Les Idoles, Christophe Honoré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passé le théâtre de science-fiction ? Histoire et historiographie d’un genre inaperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 282, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts (et les vies) de l’auteur au prisme de la queer temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Futuriste est-il africain ? Le Futurisme de F.T. Marinetti sans les machines (Mafarka le Futuriste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellation Cendrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.77-94. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09758-7.p.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre ou littérature ? Sur le fonctionnement artistique et opéral des textes de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « effet de scène » ? Éléments de théorie théâtrale et littéraire pour l'analyse des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agrégation 2019, 19, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la « valeur opérale » dans l’appréhension des récits au théâtre, entre scène et texte. À propos des spectateurs-lecteurs et des lecteurs-spectateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « texte dramatique » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : trois sommaires pour un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable et le théâtralisé : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'injouable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là, c'est-à-dire là-bas et ici: Elle est là, de Nathalie Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité du drame. Lire le texte dramatique (Dom Juan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (181), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.181.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossibles théâtres impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard, metteur en scène du Quichotte ? La mise en scène des classiques, ou l'existence simple du texte dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futurisme antérieur. Réflexions sur l'historiographie du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règne de la machine de F.T. Marinetti : une fable sans animaux ? Pour une écocritique du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Approches de l'animal, 5, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05949-3.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantastique hante-t-il les études théâtrales ? Histoire et théorie d’une disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnies Du Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélice Hélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bicéphale acaule, 978-2-940700-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Tom Tom et Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheBadweeds #Hyperliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42 p. et 11 feuillets, 2023, 978-2-8399-3953-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éc(h)ologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle, 978-2-9701736-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2019, Essais, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le présent du théâtre : Primera carta de san Pablo a los corintios d'Angélica Liddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Danan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 978-2-37906-091-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières de femmes dans les arts du spectacle : obstacles et stratégies, de 1650 à 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bionda; Valentina Ponzetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux lectures « littéraires » du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Berrégard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 979-10-344-0160-4. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.37696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la &amp;quot;virilité&amp;quot; de Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-250, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles communautés interprétatives pour les textes de théâtre aux XXe et XXIe siècles ? Pour une histoire des relations entre les études littéraires et les études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ferré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés interprétatives. Autour de Stanley Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-68, 2024, CRIN, 978-90-04-69606-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004697089_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation théâtrale mode d’emploi. Récrire Lettre morte avec Le Fiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Nathalie Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Pinget : la fabrique d'un monde, d'Agapa à Sirancy. Inédit, études : colloque du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Place, pp.50-63, 2022, 9782383580058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir le théâtre : jouer avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Marc Escola; Martin Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun. Hypothèses sur la politique, le théâtre, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2020, Voltiges, 978-2-940563-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Sermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation du spectateur. Le théâtre fantastique mode d'emploi (Hamlet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Lise Michel; Coline Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire oeuvre d'une réception. Portraits de spectateurs de théâtre (spectacles, textes, films, images), XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.131-144, 2019, 978-2-315-00875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le drame de l'homme multiplié au théâtre : F.T. Marinetti face au « préjugé de la théâtralité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu d’acteur et Corps artificiels. Effets de coprésence à la scène et à l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.71-92, 2019, 979-10-309-0208-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une lecture scénique ? Lire une scène, lire la scène, lire sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Trouvé; Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lecture littéraire dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.215-226, 2019, Les aéronautes de l'esprit, 978-2-913764-66-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de plateau fait-elle littérature ? Réflexions à partir de C'est une affaire entre le ciel et moi (2014), mise en scène de Christian Geffroy Schlittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille de Lausanne: l'abside de Gino Severini à Notre-Dame du Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dave Lüthi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lausanne – Les lieux du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, GSK / SHAS / SSAS : Gesellschaft für Schweizerische Kunstgeschichte / Société d'histoire de l'art en Suisse / Società di storia dell'arte in Svizzera, pp.64-73, 2016, Architecture de poche, 978-3-03797-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une plongée dans le présent” : à propos de Voronia (2015). Entretien avec Marcos Morau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gauzès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité sur les Compagnies du Multivers et sur cet ouvrage. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétique et zoopoétique en Lettres : recherche, enseignement et collaboration avec des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, environnement et durabilité. Actes de la Journée de la recherche et de la relève en Lettres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://www.unil.ch/files/live/sites/lettres/files/shared/Faculte/rdv-annuels/recherche/2024/0.%20BIONDA%20Journ%c3%a9e%20recherche%20et%20durabilit%c3%a9%202024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : sur quelques éléments de poétique, du drame à la scène contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Danan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mimèsis en tension. Entretien avec Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.209-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mort n'a pas le dernier mot. Sur « l'agir de la littérature », avec Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de lire les textes dramatiques. Métacritique, historiographie, théorie (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lausanne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03807211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la littérature : le texte et ses médias (édition, exposition, performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2, 2023, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de science-fiction. Premiers éléments de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études théâtrales à l'intersection des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : un état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (8), pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : la théâtralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : le théâtralisable et le théâtralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.en ligne, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation de l'imparfait: Disabled Theater et Gala de Jérôme Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wihstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Luscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Telsnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Russinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Bionda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître assistant en littérature comparée à l'Université de Lausanne : https://www.unil.ch/fra/romainbionda. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3142-5584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237836017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149157098470272552060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000524124013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTD-1821-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour disposer des PDF des articles & chapitres listés ci-dessous, voir l'onglet &amp;quot;publications&amp;quot; à l'adresse suivante : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.unil.ch/unisciences/romainbionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de l’identification aux autres qu'humains : réflexions à partir de Croire aux fauves de Nastassja Martin et de Der letzte Mensch de Philipp Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.211-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre littéraire et ses publications : édition, exposition, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie s’est-elle vraiment métamorphosée en fleur ? À propos des « libertés du lecteur », d’une « erreur » de lecture et de sa « probabliothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Deuxième série - 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité de la littérature mondiale dans la crise environnementale : manuel de contre-défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la science-fiction au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Théâtre de science-fiction : premiers éléments de cartographie, 18, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.10505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction théâtrale : entre transmédialité et transfictionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres de la science-fiction sur les scènes théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1489, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une discipline. Sur la « séparation » des études théâtrales d'avec les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passé le théâtre de science-fiction ? Histoire et historiographie d’un genre inaperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 282, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des metteurs en scène. À propos de la « versatilité » du « lecteur idéal » (Les Idoles, Christophe Honoré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts (et les vies) de l’auteur au prisme de la queer temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Futuriste est-il africain ? Le Futurisme de F.T. Marinetti sans les machines (Mafarka le Futuriste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellation Cendrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.77-94. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09758-7.p.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre ou littérature ? Sur le fonctionnement artistique et opéral des textes de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « effet de scène » ? Éléments de théorie théâtrale et littéraire pour l'analyse des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agrégation 2019, 19, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la « valeur opérale » dans l’appréhension des récits au théâtre, entre scène et texte. À propos des spectateurs-lecteurs et des lecteurs-spectateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un « texte dramatique » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable et le théâtralisé : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer l'injouable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : trois sommaires pour un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation : présentation des contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtralisable : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là, c'est-à-dire là-bas et ici: Elle est là, de Nathalie Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité du drame. Lire le texte dramatique (Dom Juan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (181), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.181.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossibles théâtres impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futurisme antérieur. Réflexions sur l'historiographie du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard, metteur en scène du Quichotte ? La mise en scène des classiques, ou l'existence simple du texte dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règne de la machine de F.T. Marinetti : une fable sans animaux ? Pour une écocritique du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Approches de l'animal, 5, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05949-3.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fantastique hante-t-il les études théâtrales ? Histoire et théorie d’une disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnies Du Multivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélice Hélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bicéphale acaule, 978-2-940700-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Tom Tom et Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheBadweeds #Hyperliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42 p. et 11 feuillets, 2023, 978-2-8399-3953-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éc(h)ologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHE /Gve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cahier de salle, 978-2-9701736-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2019, Essais, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le présent du théâtre : Primera carta de san Pablo a los corintios d'Angélica Liddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Danan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 978-2-37906-091-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières de femmes dans les arts du spectacle : obstacles et stratégies, de 1650 à 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ponzetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bionda; Valentina Ponzetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux lectures « littéraires » du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Berrégard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-36, 2024, 979-10-344-0160-4. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.37696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la &amp;quot;virilité&amp;quot; de Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de spectacle (danse, opéra, théâtre). Création, représentation et sociabilité au féminin, 1650-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-250, 2024, C.R.I.N. : Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-70807-5. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004708075_016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles communautés interprétatives pour les textes de théâtre aux XXe et XXIe siècles ? Pour une histoire des relations entre les études littéraires et les études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ferré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés interprétatives. Autour de Stanley Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-68, 2024, CRIN, 978-90-04-69606-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004697089_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation théâtrale mode d’emploi. Récrire Lettre morte avec Le Fiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Nathalie Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Pinget : la fabrique d'un monde, d'Agapa à Sirancy. Inédit, études : colloque du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Place, pp.50-63, 2022, 9782383580058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir le théâtre : jouer avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Eigenmann; Marc Escola; Martin Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun. Hypothèses sur la politique, le théâtre, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2020, Voltiges, 978-2-940563-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le drame de l'homme multiplié au théâtre : F.T. Marinetti face au « préjugé de la théâtralité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu d’acteur et Corps artificiels. Effets de coprésence à la scène et à l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.71-92, 2019, 979-10-309-0208-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation du spectateur. Le théâtre fantastique mode d'emploi (Hamlet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Lise Michel; Coline Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire oeuvre d'une réception. Portraits de spectateurs de théâtre (spectacles, textes, films, images), XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.131-144, 2019, 978-2-315-00875-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Sermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une lecture scénique ? Lire une scène, lire la scène, lire sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Trouvé; Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lecture littéraire dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.215-226, 2019, Les aéronautes de l'esprit, 978-2-913764-66-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de plateau fait-elle littérature ? Réflexions à partir de C'est une affaire entre le ciel et moi (2014), mise en scène de Christian Geffroy Schlittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Abrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Abrecht; Romain Bionda; Sophie-Valentine Borloz; François Demont; Charlotte Dufour; Samuel Estier; Jacob Lachat; Colin Pahlisch; Émilien Sermier; Mathilde Zbaeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2019, 978-2-940-35526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille de Lausanne: l'abside de Gino Severini à Notre-Dame du Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dave Lüthi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lausanne – Les lieux du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, GSK / SHAS / SSAS : Gesellschaft für Schweizerische Kunstgeschichte / Société d'histoire de l'art en Suisse / Società di storia dell'arte in Svizzera, pp.64-73, 2016, Architecture de poche, 978-3-03797-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité sur les Compagnies du Multivers et sur cet ouvrage. Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité sur le Multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une plongée dans le présent” : à propos de Voronia (2015). Entretien avec Marcos Morau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gauzès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétique et zoopoétique en Lettres : recherche, enseignement et collaboration avec des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, environnement et durabilité. Actes de la Journée de la recherche et de la relève en Lettres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://www.unil.ch/files/live/sites/lettres/files/shared/Faculte/rdv-annuels/recherche/2024/0.%20BIONDA%20Journ%c3%a9e%20recherche%20et%20durabilit%c3%a9%202024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : sur quelques éléments de poétique, du drame à la scène contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Danan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mimèsis en tension. Entretien avec Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.209-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mort n'a pas le dernier mot. Sur « l'agir de la littérature », avec Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Watthee-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de lire les textes dramatiques. Métacritique, historiographie, théorie (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lausanne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03807211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la littérature : le texte et ses médias (édition, exposition, performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zbaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2, 2023, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de science-fiction. Premiers éléments de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études théâtrales à l'intersection des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : un état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (8), pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : la théâtralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.en ligne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conditions du théâtre : le théâtralisable et le théâtralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.en ligne, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théâtralisation de l'imparfait: Disabled Theater et Gala de Jérôme Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wihstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Luscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Telsnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Russinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A206DF6"/>
+    <w:nsid w:val="9EE38F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bionda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3142-5584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237836017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/149157098470272552060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000524124013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JTD-1821-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unil.ch/unisciences/romainbionda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12965" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09758-7.p.0077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10494" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05949-3.p.0065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Compagnies Du Multivers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helicehelas.org/catalogue/la-verite-sur-le-multivers/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poche---gve.ch/cahiers-de-salle/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grange-unil.ch/fanzine-thebadweeds-hyperliens/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Abrecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Valentine Borloz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wp.unil.ch/archipelessais/volume-27/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000010.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/37696" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.37696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000024.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69869" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697089_005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/avec-denis-guenoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gauz&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2379" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03807211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maignant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1937" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wihstutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Luscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Telsnig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Russinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bionda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3142-5584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237836017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/149157098470272552060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000524124013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JTD-1821-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unil.ch/unisciences/romainbionda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12965" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09758-7.p.0077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1822" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05949-3.p.0065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Compagnies Du Multivers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helicehelas.org/catalogue/la-verite-sur-le-multivers/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poche---gve.ch/cahiers-de-salle/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grange-unil.ch/fanzine-thebadweeds-hyperliens/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Abrecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Valentine Borloz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wp.unil.ch/archipelessais/volume-27/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000010.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/37696" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.37696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000024.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004708075_016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69869" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697089_005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/avec-denis-guenoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gauz&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2379" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03807211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maignant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1937" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wihstutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Luscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Telsnig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Russinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>