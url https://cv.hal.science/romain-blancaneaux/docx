--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -303,183 +303,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’isolement au regroupement syndical : le mouvement des « caves particulières » de l’Aude et la réarticulation de la représentation vitivinicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (389), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecru.389.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l'écologie temporelle. Vivre des temps libérés dans les collectifs néo-paysans autogérés : une analyse anthropologique [Compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12b9y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701110v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04682095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets paradoxaux de l’institutionnalisation des « bonnes pratiques » écologiques [Introduction]</w:t>
               </w:r>
@@ -554,612 +554,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Venus Bivar, Organic Resistance. The Struggle over Industrial Farming in Postwar France, The University of North Carolina Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Discussion of The Immaculate Conception of Data by Kelly Bronson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Legun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Zurawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Beban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atakan Büke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (1), pp.65-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Immaculate Conception of Data. Agribusiness, Activists, and Their Shared Politics of the Future by KellyBronson, Montréal: McGill‐Queen's University Press. 2022. xiv + 224 pp. $37.95 (paperback).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (4), pp.986 - 989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri, La permaculture ou l'art de réhabiter, Collection ‘Sciences en questions’, Edition Quae, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (3), pp.490-494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les instruments d’action publique (dés)inhibent de nouvelles stratégies collectives et économiques. L’exemple du vin de cépage en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (63), pp.36-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.063.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pineau, La corne de vache et le microscope. Le vin “nature”, entre sciences, croyances et radicalités, Paris, La Découverte, 2019, 234 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (203), pp.192-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de la division du travail vitivinicole, banalisation du &amp;quot;vin de château”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (29)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Roullaud, Contester l’Europe agricole. La Confédération paysanne à l’épreuve de la PAC, Lyon, Presses universitaires de Lyon, coll. ‘Actions collectives’, 2017, 225p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement européen , une courroie de transmission pour les opposants nationaux à la Commission européenne. L'opposition à la libéralisation des droits de plantation viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Opposés dans la diversité. Les usages de l’opposition à l’Europe en France, 43, pp.192-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.043.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01021438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand angle : Une conceptualisation interactionniste du champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (2), pp.341-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.132.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00840782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1169,1362 +1397,1362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) grandir dans le négoce par temps de crise : l’apparition du &amp;quot;vin de château&amp;quot; en bordelais dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le ‘petit’ dans le monde vitivinicole »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pau, France. pp.237-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie face au marché. Apparition et dilution d’une norme marchande autogérée : l’Appelation d’Origine Contrôlée (AOC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Que veut dire autonomie aujourd'hui ? Genèses et usages d'une catégorie d'action publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the European Commission (dis)Credits Experts (un)Fit to Its Needs : The Decline of the French Label of Origin in Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of the economic elites in the vine, and the rise of mass produced wine in Languedoc Roussillon (18th-19th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de la European Rural History Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la politique européenne (dés)inhibe de nouvelles stratégies économiques. L’exemple du vin de cépage en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales « Économie &amp; Sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;isolés&amp;quot; faits collectifs. Retour sur la genèse d’un mouvement professionnel : les vignerons indépendants de France (VIF) en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être &amp;quot;grands&amp;quot; parmi les &amp;quot;petits&amp;quot;. Vignerons déclassés et inclassables hérauts du vin de table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A turn in the French wine policy under Brussels’ evolution? From imposing national conceptions to endorsing European ones (1970-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the European Commission Reshape the French Wine Policy? Change in French Wine Interests and Experts Under Brussels' Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference for Europeanists Council for European Studies (CES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Université de Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the European Commission (Dis)credits Experts (Un)fit to its Needs: The Example of the French Wine Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Conference "The Institutional Foundations of Capitalism"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, Jul 2014, Université de Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01023752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement européen, courroie de transmission pour des opposants nationaux à la Commission ? Étude de la mobilisation parlementaire et viticole contre la libéralisation des droits de plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Le Parlement européen au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Interuniversitaire des Sciences de l'Homme d'Alsace (MISHA), Nov 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A renewal of power struggles towards Brussels? The case of French winegrowers’ lobby after the Lisbon Treaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Public Policy, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origin of Wine Experts, and the Wine Experts of Origin. The role of institutional change in the transformation of French wine policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Public Policy (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Making of a Wine Market: The French 'Pays d'Oc' Varietal Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Wine Economists (AAWE), Jun 2012, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement européen post-Lisbonne, une courroie de transmission pour les opposants à l’Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude d’Histoire &amp; Science Politique "L’Europe et ses opposants. Vingt ans d’engagement souverainiste et alter-européen en France (1992-2012)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Section d'Études Européennes, May 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/j5j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Parliament, a legitimization space against the Commission? European wine producers against the CMO reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre l'embryon : les objets pour le dire. Exemple d'un groupe catholique porte-parole de l'embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers thématiques en philosophie des sciences sociales « Choses, objets, artefacts : le matériel et le social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, Apr 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A turn in European Wine Regulation? Strategies of Interest Groups Facing Institutional Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual Graduate Conference on Social Sciences and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bradford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00547087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2534,51 +2762,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2607,51 +2835,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131 (3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2661,352 +2889,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations for a Comparative Research Programme Between Wine Markets in the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia A. Conca Messina; Stéphane Le Bras; Paolo Tedeschi; Manuel Vaquero Piñeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A History of Wine in Europe, 19th to 20th Centuries, Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.233-254, 2020, Palgrave Studies in Economic History</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) grandir dans le négoce par temps de crise : du &amp;quot;vin de château&amp;quot; au &amp;quot;petit vin de château&amp;quot; en bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bras Stéphane et Jalabert Laurent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être petit dans l'univers vitivinicole : études et échelles d'un atout : [actes du colloque "Le Petit dans le monde viticole", qui s'est tenu à Pau du 27 au 29 septembre 2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cairn éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-249, 2019, 978-2-35068-666-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations for a comparative research programme between wine markets in the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia A. Conca Messina; Stéphane Le Bras; Paolo Tedeschi; Manuel Vaquero Piñeiro (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A History of Wine Production and Consumption in Europe, Volume II: Markets and Trade in the Nineteenth and Twentieth Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.233-254, 2019, Palgrave Studies in Economic History, 978-3-030-27793-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27794-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decline of the French label of origin wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Bonanno; Kae Sekine; Hart N. Feuer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Indication and Global Agri-Food. Development and Democratization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.118-133, 2019, 9780429470905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429470905-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3016,114 +3244,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'échelles dans la régulation politique de l'économie : Les transformations du secteur vitivinicole en Gironde et en Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02958210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3270,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i2.680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Fairbairn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Asiedu Sefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaq Frohlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b9y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Zurawski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan B&#252;ke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.132.0341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/j5j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/fr/1063-etre-petit-dans-l-univers-vitivinicole-9782350686660.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27794-9_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429470905-11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02958210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0457" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i2.680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Fairbairn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Asiedu Sefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaq Frohlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.389.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b9y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Zurawski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan B&#252;ke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.132.0341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/j5j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/fr/1063-etre-petit-dans-l-univers-vitivinicole-9782350686660.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27794-9_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429470905-11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02958210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0457" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>