--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -459,415 +459,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Immaculate Conception of Data. Agribusiness, Activists, and Their Shared Politics of the Future by KellyBronson, Montréal: McGill‐Queen's University Press. 2022. xiv + 224 pp. $37.95 (paperback).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (4), pp.986 - 989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les effets paradoxaux de l’institutionnalisation des « bonnes pratiques » écologiques [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (3), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venus Bivar, Organic Resistance. The Struggle over Industrial Farming in Postwar France, The University of North Carolina Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discussion of The Immaculate Conception of Data by Kelly Bronson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Legun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Zurawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Beban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atakan Büke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (1), pp.65-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530632v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05530627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri, La permaculture ou l'art de réhabiter, Collection ‘Sciences en questions’, Edition Quae, Paris</w:t>
               </w:r>
@@ -1556,165 +1556,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When the European Commission (dis)Credits Experts (un)Fit to Its Needs : The Decline of the French Label of Origin in Wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autonomie face au marché. Apparition et dilution d’une norme marchande autogérée : l’Appelation d’Origine Contrôlée (AOC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Que veut dire autonomie aujourd'hui ? Genèses et usages d'une catégorie d'action publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of the economic elites in the vine, and the rise of mass produced wine in Languedoc Roussillon (18th-19th centuries)</w:t>
               </w:r>
@@ -1970,303 +1970,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen, courroie de transmission pour des opposants nationaux à la Commission ? Étude de la mobilisation parlementaire et viticole contre la libéralisation des droits de plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le Parlement européen au travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Interuniversitaire des Sciences de l'Homme d'Alsace (MISHA), Nov 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00990244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did the European Commission Reshape the French Wine Policy? Change in French Wine Interests and Experts Under Brussels' Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Conference for Europeanists Council for European Studies (CES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Université de Columbia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A turn in the French wine policy under Brussels’ evolution? From imposing national conceptions to endorsing European ones (1970-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the European Commission (Dis)credits Experts (Un)fit to its Needs: The Example of the French Wine Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Conference "The Institutional Foundations of Capitalism"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, Jul 2014, Université de Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01023752v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00990244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A renewal of power struggles towards Brussels? The case of French winegrowers’ lobby after the Lisbon Treaty</w:t>
               </w:r>
@@ -2789,64 +2789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131 (3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3498,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i2.680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Fairbairn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Asiedu Sefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaq Frohlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.389.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b9y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Zurawski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan B&#252;ke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.132.0341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/j5j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/fr/1063-etre-petit-dans-l-univers-vitivinicole-9782350686660.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27794-9_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429470905-11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02958210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0457" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i2.680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Fairbairn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Asiedu Sefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaq Frohlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.389.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b9y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sacco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Zurawski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan B&#252;ke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.132.0341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/j5j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/fr/1063-etre-petit-dans-l-univers-vitivinicole-9782350686660.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27794-9_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429470905-11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02958210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0457" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>