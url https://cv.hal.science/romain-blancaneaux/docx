--- v2 (2026-04-26)
+++ v3 (2026-05-19)
@@ -459,415 +459,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effets paradoxaux de l’institutionnalisation des « bonnes pratiques » écologiques [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (3), pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus Bivar, Organic Resistance. The Struggle over Industrial Farming in Postwar France, The University of North Carolina Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Discussion of The Immaculate Conception of Data by Kelly Bronson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Legun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Zurawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Beban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atakan Büke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Immaculate Conception of Data. Agribusiness, Activists, and Their Shared Politics of the Future by KellyBronson, Montréal: McGill‐Queen's University Press. 2022. xiv + 224 pp. $37.95 (paperback).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia Ruralis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63 (4), pp.986 - 989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/soru.12438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530627v1</w:t>
-              </w:r>
-[...304 lines deleted...]
-                <w:t xml:space="preserve">halshs-05530632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri, La permaculture ou l'art de réhabiter, Collection ‘Sciences en questions’, Edition Quae, Paris</w:t>
               </w:r>
@@ -1371,1515 +1371,1632 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00840782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Media Representations of Digital Tools for Agroecology: Insights from the French Agricultural Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Yehouenou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Se) grandir dans le négoce par temps de crise : l’apparition du &amp;quot;vin de château&amp;quot; en bordelais dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le ‘petit’ dans le monde vitivinicole »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pau, France. pp.237-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie face au marché. Apparition et dilution d’une norme marchande autogérée : l’Appelation d’Origine Contrôlée (AOC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Que veut dire autonomie aujourd'hui ? Genèses et usages d'une catégorie d'action publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the European Commission (dis)Credits Experts (un)Fit to Its Needs : The Decline of the French Label of Origin in Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of the economic elites in the vine, and the rise of mass produced wine in Languedoc Roussillon (18th-19th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de la European Rural History Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la politique européenne (dés)inhibe de nouvelles stratégies économiques. L’exemple du vin de cépage en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales « Économie &amp; Sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;isolés&amp;quot; faits collectifs. Retour sur la genèse d’un mouvement professionnel : les vignerons indépendants de France (VIF) en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être &amp;quot;grands&amp;quot; parmi les &amp;quot;petits&amp;quot;. Vignerons déclassés et inclassables hérauts du vin de table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did the European Commission Reshape the French Wine Policy? Change in French Wine Interests and Experts Under Brussels' Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Conference for Europeanists Council for European Studies (CES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Université de Columbia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the European Commission (Dis)credits Experts (Un)fit to its Needs: The Example of the French Wine Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Annual Conference "The Institutional Foundations of Capitalism"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE, Jul 2014, Université de Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A turn in the French wine policy under Brussels’ evolution? From imposing national conceptions to endorsing European ones (1970-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8es journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement européen, courroie de transmission pour des opposants nationaux à la Commission ? Étude de la mobilisation parlementaire et viticole contre la libéralisation des droits de plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Le Parlement européen au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Interuniversitaire des Sciences de l'Homme d'Alsace (MISHA), Nov 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A renewal of power struggles towards Brussels? The case of French winegrowers’ lobby after the Lisbon Treaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Public Policy, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origin of Wine Experts, and the Wine Experts of Origin. The role of institutional change in the transformation of French wine policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Public Policy (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Making of a Wine Market: The French 'Pays d'Oc' Varietal Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Wine Economists (AAWE), Jun 2012, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement européen post-Lisbonne, une courroie de transmission pour les opposants à l’Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude d’Histoire &amp; Science Politique "L’Europe et ses opposants. Vingt ans d’engagement souverainiste et alter-européen en France (1992-2012)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Section d'Études Européennes, May 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/j5j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Parliament, a legitimization space against the Commission? European wine producers against the CMO reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A turn in European Wine Regulation? Strategies of Interest Groups Facing Institutional Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blancaneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Annual Graduate Conference on Social Sciences and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bradford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre l'embryon : les objets pour le dire. Exemple d'un groupe catholique porte-parole de l'embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers thématiques en philosophie des sciences sociales « Choses, objets, artefacts : le matériel et le social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, Apr 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520810v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00547087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131 (3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2889,352 +3006,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations for a Comparative Research Programme Between Wine Markets in the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia A. Conca Messina; Stéphane Le Bras; Paolo Tedeschi; Manuel Vaquero Piñeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A History of Wine in Europe, 19th to 20th Centuries, Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.233-254, 2020, Palgrave Studies in Economic History</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) grandir dans le négoce par temps de crise : du &amp;quot;vin de château&amp;quot; au &amp;quot;petit vin de château&amp;quot; en bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bras Stéphane et Jalabert Laurent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être petit dans l'univers vitivinicole : études et échelles d'un atout : [actes du colloque "Le Petit dans le monde viticole", qui s'est tenu à Pau du 27 au 29 septembre 2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cairn éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-249, 2019, 978-2-35068-666-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations for a comparative research programme between wine markets in the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia A. Conca Messina; Stéphane Le Bras; Paolo Tedeschi; Manuel Vaquero Piñeiro (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A History of Wine Production and Consumption in Europe, Volume II: Markets and Trade in the Nineteenth and Twentieth Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.233-254, 2019, Palgrave Studies in Economic History, 978-3-030-27793-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27794-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decline of the French label of origin wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Bonanno; Kae Sekine; Hart N. Feuer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Indication and Global Agri-Food. Development and Democratization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.118-133, 2019, 9780429470905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429470905-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3244,114 +3361,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'échelles dans la régulation politique de l'économie : Les transformations du secteur vitivinicole en Gironde et en Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blancaneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02958210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3498,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i2.680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Fairbairn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Asiedu Sefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaq Frohlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.389.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b9y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sacco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Zurawski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan B&#252;ke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.132.0341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/j5j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/fr/1063-etre-petit-dans-l-univers-vitivinicole-9782350686660.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27794-9_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429470905-11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02958210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0457" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i2.680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Fairbairn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Asiedu Sefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaq Frohlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.389.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b9y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Zurawski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan B&#252;ke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.132.0341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Yehouenou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/j5j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/fr/1063-etre-petit-dans-l-univers-vitivinicole-9782350686660.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27794-9_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429470905-11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02958210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>