--- v0 (2026-03-14)
+++ v1 (2026-04-16)
@@ -200,728 +200,737 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03138082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral Active Disturbance Rejection Control for Microgrid Load Frequency Regulation under Cyberattacks</w:t>
+                <w:t xml:space="preserve">Structured Dataset Management for Data-Enabled Predictive Control of Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aatif Altaf</w:t>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolii Khalin</w:t>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2026.3666551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545612v1</w:t>
+                <w:t xml:space="preserve">hal-05579216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willems' Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integral Active Disturbance Rejection Control for Microgrid Load Frequency Regulation under Cyberattacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+                <w:t xml:space="preserve">Aatif Altaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Khalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3570558⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 172, pp.106921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928711v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a classification of the building stock in terms of potential energy savings through advanced control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Willems' Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3570558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500720v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating stochastic discrete constraints in MPC. Application to Home Energy Management System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a classification of the building stock in terms of potential energy savings through advanced control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haessig</w:t>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2021.100168⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.114050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367535v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of structural identifiability in expanded systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating stochastic discrete constraints in MPC. Application to Home Energy Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Jedidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.100168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877440v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiabilité structurelle et identification de systèmes interconnectés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Preservation of structural identifiability in expanded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.137-155. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.48 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.50.137-155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533267v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent model predictive control based on resource allocation coordination for a class of hybrid systems with limited information sharing</w:t>
               </w:r>
@@ -1213,1197 +1222,1185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid predictive control approach for the management of an energy production–consumption system applied to a TRNSYS solar absorption cooling system for thermal comfort in buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifiabilité structurelle et identification de systèmes interconnectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunice Herrera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 104, pp.47-56. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.137-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.50.137-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217329v1</w:t>
+                <w:t xml:space="preserve">hal-01533267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the coupling of cooling, desalination and solar photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Byrne</w:t>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Yacine Aït Ouméziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (juillet), pp.703-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2015.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hybrid model predictive control to logical control for shading system: A support vector machine approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khang Le</w:t>
+                <w:t xml:space="preserve">A hybrid predictive control approach for the management of an energy production–consumption system applied to a TRNSYS solar absorption cooling system for thermal comfort in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 84, pp.352-359. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 104, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.084⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101630v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and interactive controllers for solar absorption cooling systems in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eunice Herrera</w:t>
+                <w:t xml:space="preserve">From hybrid model predictive control to logical control for shading system: A support vector machine approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (6), pp.836-845. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.352-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021698v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical control method applied to energy management of a residential house</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lefort</w:t>
+                <w:t xml:space="preserve">Predictive and interactive controllers for solar absorption cooling systems in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.836-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844335v1</w:t>
+                <w:t xml:space="preserve">hal-01021698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical stabilization for piecewise-affine systems: A BMI approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djekidel Kamri</w:t>
+                <w:t xml:space="preserve">Hierarchical control method applied to energy management of a residential house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Larbes</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2012.01.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724463v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging algorithm for a class of BMI applied on state dependant stabilization of switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+                <w:t xml:space="preserve">Practical stabilization for piecewise-affine systems: A BMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djekidel Kamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.647-654. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2011.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.859-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625666v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed MPC strategy based on Benders' decomposition applied to multi-source multi-zone temperature regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (5), pp.729-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building temperature regulation using a distributed model predictive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+                <w:t xml:space="preserve">Converging algorithm for a class of BMI applied on state dependant stabilization of switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (9), pp.1445-1452. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.647-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520795v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (4-5), pp.479-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2443,233 +2440,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of nonlinear switched systems using control Lyapunov functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+                <w:t xml:space="preserve">Building temperature regulation using a distributed model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (9), pp.1445-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2005.12.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088747v1</w:t>
+                <w:t xml:space="preserve">hal-00520795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stabilization of nonlinear switched systems using control Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.482-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2005.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stabilité et stabilisation d'une classe de systèmes dynamiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (7-8), pp.819-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2679,3281 +2805,3281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolii Khalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">3ème congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416923v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Operators that preserve all LTI behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458688v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolii Khalin</w:t>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341039v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operators that preserve all LTI behaviors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Khalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156895v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse qualitative et quantitative de l'impact des nudges sur les courbes de charge et la consommation électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukayna Hessane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Belbati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detecting Energy Theft Attacks on an Off-Grid Charging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolii Khalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EnergySP 2025 - ACM SIGEnergy Workshop on Cybersecurity and Privacy of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3679240.3734650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548861v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Energy Theft Attacks on an Off-Grid Charging Station</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolii Khalin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnergySP 2025 - ACM SIGEnergy Workshop on Cybersecurity and Privacy of Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059599v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archétypes de profils d'occupation dans le résidentiel : entre emploi du temps et consommation énergétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bedrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IPBSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738525v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Archétypes de profils d'occupation dans le résidentiel : entre emploi du temps et consommation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IPBSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542440v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353068v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congrès annuel de SAGIP( Société d’Automatique, de Génie Industriel et de Productique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159671v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC using Willems' fundamental lemma extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2584-2589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation-Maximization Based Defense Mechanism for Distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Accácio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Networked Systems (NecSys22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar home 2020 : enrichissement du benchmark open source de gestion d'énergie avec entrées incertaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Mitigation of Corrupted Information in Distributed Model Predictive Control Based on Resource Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Accacio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 5th International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint-Raphael, France. pp.329-334, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelled grid outage effect on home Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse-James Prince Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1080-1085, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in energy management system: A study case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haessig</w:t>
+                <w:t xml:space="preserve">Dynamic Reduction of the Iterations Requirement in a Distributed Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.242⟩</w:t>
+              <w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299000v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Reduction of the Iterations Requirement in a Distributed Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Dai</w:t>
+                <w:t xml:space="preserve">Compromise between Investment and Return on Investment for a Small Building based on Economic Model Predicitive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baohui Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advances Power System Automation and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414925v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromise between Investment and Return on Investment for a Small Building based on Economic Model Predicitive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyang Liu</w:t>
+                <w:t xml:space="preserve">Resilience in energy management system: A study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse-James Prince A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baohui Zhang</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances Power System Automation and Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, JEJU, South Korea. pp.395-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388839v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'énergie avec entrées incertaines : quel algorithme choisir ? Benchmark open source sur une maison solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Model Predictive Control for Building Energy Management of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Analysis and Design of Hybrid Systems ADHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.235 - 240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Pricing for Local Energy Management : Towards a Better Integration of Local Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Wolrd Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.6749-6754, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected Alternating Direction Method of Multipliers for Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.8753-8758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Layer Interactions in Hierarchical MPC for Building Energy Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Wolrd Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12533-12538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme des prix pour la gestion de l'énergie dans une structure hiérarchisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques 2016, Energie et Radiosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive avec Python. Application au pilotage optimal du chauffage d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PyCon-FR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Identifiability and Identification of Systems under Output Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pékin, China. pp.1409-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiabilité structurelle et identification de systèmes couplés par les sorties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDMACS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Algorithm to Determine Lower and Upper Bounds in Branch and Bound for Hybrid Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Firooznia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Resource Allocation Coordination and Branch-and-Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renshi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5985,269 +6111,291 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Min-Max MPC Design for Constrained LPV Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+                <w:t xml:space="preserve">A hybrid predictive control strategy for solar cooling systems in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.1996-2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074663v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More efficient interpolating control</w:t>
+                <w:t xml:space="preserve">Improved MPC design for constrained linear periodic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Olof Gutman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2158-2163</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1462-1467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021765v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained control of discrete-time linear periodic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6263,2013 +6411,1991 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved MPC design for constrained linear periodic systems</w:t>
+                <w:t xml:space="preserve">More efficient interpolating control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Olof Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Per-Olof Gutman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1462-1467</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2158-2163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021784v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid predictive control strategy for solar cooling systems in residential buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eunice Herrera</w:t>
+                <w:t xml:space="preserve">Quasi Min-Max MPC Design for Constrained LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.1406-1411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074651v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of low level controller constraints in supervisory control of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Chan Shin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Shading System Using Hybrid Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A building energy management system based on distributed Model Predictive Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2013, Proceedings Vol. II - Cleantech for Smart Cities and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. pp.525 - 530</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861422v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Eynard</w:t>
+                <w:t xml:space="preserve">Management de l'énergie d'un bâtiment par une méthode prédictive hiérarchisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
+              <w:t xml:space="preserve">JD MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118495v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management de l'énergie d'un bâtiment par une méthode prédictive hiérarchisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A building energy management system based on distributed Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD MACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">CISBAT 2013, Proceedings Vol. II - Cleantech for Smart Cities and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. pp.525 - 530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858859v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 46-51 (6p. CD-ROM)</w:t>
+              <w:t xml:space="preserve">CIFA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720986v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
+              <w:t xml:space="preserve">ADHS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 46-51 (6p. CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724456v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed MPC for Multi-zone Temperature Regulation with Coupled Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. CD-ROM - pp.1552-1557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed MPC applied to multisource temperature regulation in buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A dynamic horizon distributed predictive control approach for temperature regulation in multi-zone buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Distributed Estimation and Control in Networked Systems (NECSYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. CD-ROM, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524155v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive distribuée d'un système hybride : l'exemple d'un dispositif de réfrigération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed model predictive control for building temperature regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD ROM, 6 p</w:t>
+              <w:t xml:space="preserve">American Control Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. CD-ROM, 6 p., 3174-3179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492623v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed model predictive control for building temperature regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Distributed model predictive control based on Benders' decomposition applied to multisource multizone building temperature regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.3914-3919, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492619v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic horizon distributed predictive control approach for temperature regulation in multi-zone buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. CD-ROM, 6 p</w:t>
+              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492616v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande prédictive distribuée pour la régulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD-ROM, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520797v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed model predictive control based on Benders' decomposition applied to multisource multizone building temperature regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A distributed MPC applied to multisource temperature regulation in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Workshop on Distributed Estimation and Control in Networked Systems (NECSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554675v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive distribuée pour la régulation thermique des bâtiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande prédictive distribuée d'un système hybride : l'exemple d'un dispositif de réfrigération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD-ROM, 6 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD ROM, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492620v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC et Environnement 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Calais, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a model-free output tracking of switched nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00147702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8279,137 +8405,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation-Maximization Based Defense Mechanism for Distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Accacio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Accacio Nogueira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Networked Systems (NecSys22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8419,163 +8545,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed MPC under coupled constraints based on Dantzig-Wolfe decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maestre, José M.; Negenborn, Rudy R. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Model Predictive Control Made Easy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-114, 2013, Intelligent Systems, Control and Automation: Science and Engineering, Vol. 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7006-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8585,231 +8711,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de commande d'au moins un dispositif d'occultation d'au moins une ouverture d'une pièce d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Plévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FRA 1256499 FR 06.07.12. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de commande d'au moins un dispositif d'occultation d'au moins une ouverture d'une pièce d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Plévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FRA 1256500 FR 06.07.12. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8819,205 +8945,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On feasible solutions with guaranteed suboptimality for Quadratic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266186v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ϵ Suboptimality Based Early Stop in Dual Decomposition for Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9027,121 +9153,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security of the Distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IETR; CentraleSupélec. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9151,114 +9277,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contribution à la modélisation et à la commande des systèmes non linéaires à commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Ecole Centrale de Lille, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00259420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9405,51 +9531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03138082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatif Altaf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Jedidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01533267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.137-155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshi Luo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van den Boom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Schutter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.12.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Gutman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekidel Kamri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.10.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2012.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DPHL38G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHP5352R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.03.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96S3KFDP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2005.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohui Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1174" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengang Feng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Firooznia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402461" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402885" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266186v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03138082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatif Altaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106921" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Jedidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshi Luo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van den Boom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Schutter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.12.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Gutman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekidel Kamri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.10.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01533267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.137-155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2012.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DPHL38G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.12.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHP5352R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.03.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96S3KFDP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2005.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohui Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1174" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengang Feng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Firooznia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402885" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266186v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>