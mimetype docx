--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1131,235 +1131,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic solutions versus practical switching control for sensorless Piecewise Affine systems (PWA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifiabilité structurelle et identification de systèmes interconnectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djekidel Kamri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 354 (2), pp. 917-937. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.137-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.50.137-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513712v1</w:t>
+                <w:t xml:space="preserve">hal-01533267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiabilité structurelle et identification de systèmes interconnectés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safa Jedidi</w:t>
+                <w:t xml:space="preserve">Periodic solutions versus practical switching control for sensorless Piecewise Affine systems (PWA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djekidel Kamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.137-155. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 354 (2), pp. 917-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.50.137-155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533267v1</w:t>
+                <w:t xml:space="preserve">hal-01513712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the coupling of cooling, desalination and solar photovoltaic systems</w:t>
               </w:r>
@@ -1956,77 +1956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical stabilization for piecewise-affine systems: A BMI approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djekidel Kamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2079,517 +2079,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed MPC strategy based on Benders' decomposition applied to multi-source multi-zone temperature regulation</w:t>
+                <w:t xml:space="preserve">Converging algorithm for a class of BMI applied on state dependant stabilization of switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dumur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (5), pp.729-737. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.647-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606028v1</w:t>
+                <w:t xml:space="preserve">hal-00625666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging algorithm for a class of BMI applied on state dependant stabilization of switched systems</w:t>
+                <w:t xml:space="preserve">A distributed MPC strategy based on Benders' decomposition applied to multi-source multi-zone temperature regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.647-654. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.729-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2011.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625666v1</w:t>
+                <w:t xml:space="preserve">hal-00606028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Building temperature regulation using a distributed model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (4-5), pp.479-492. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (9), pp.1445-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.44.479-492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490828v1</w:t>
+                <w:t xml:space="preserve">hal-00520795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building temperature regulation using a distributed model predictive control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (9), pp.1445-1452. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4-5), pp.479-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.44.479-492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520795v1</w:t>
+                <w:t xml:space="preserve">hal-00490828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of nonlinear switched systems using control Lyapunov functions</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (4), pp.482-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (7-8), pp.819-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2779,5305 +2779,5305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatolii Khalin</w:t>
+                <w:t xml:space="preserve">Operators that preserve all LTI behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341039v1</w:t>
+                <w:t xml:space="preserve">hal-05156895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operators that preserve all LTI behaviors</w:t>
+                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156895v1</w:t>
+                <w:t xml:space="preserve">hal-05458688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Khalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458688v1</w:t>
+                <w:t xml:space="preserve">hal-05548861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatolii Khalin</w:t>
+                <w:t xml:space="preserve">Analyse qualitative et quantitative de l'impact des nudges sur les courbes de charge et la consommation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Hessane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Belbati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548861v1</w:t>
+                <w:t xml:space="preserve">hal-05144396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse qualitative et quantitative de l'impact des nudges sur les courbes de charge et la consommation électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Detecting Energy Theft Attacks on an Off-Grid Charging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Khalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soraya Belbati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique (SGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EnergySP 2025 - ACM SIGEnergy Workshop on Cybersecurity and Privacy of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3679240.3734650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144396v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Energy Theft Attacks on an Off-Grid Charging Station</w:t>
+                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolii Khalin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnergySP 2025 - ACM SIGEnergy Workshop on Cybersecurity and Privacy of Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3679240.3734650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05059599v2</w:t>
+                <w:t xml:space="preserve">hal-05416923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing non-discerning control design for discrete-time linear switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatolii Khalin</w:t>
+                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bedrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416923v1</w:t>
+                <w:t xml:space="preserve">hal-04542440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Archétypes de profils d'occupation dans le résidentiel : entre emploi du temps et consommation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IPBSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542440v2</w:t>
+                <w:t xml:space="preserve">hal-04738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archétypes de profils d'occupation dans le résidentiel : entre emploi du temps et consommation énergétique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IPBSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738525v1</w:t>
+                <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159671v1</w:t>
+                <w:t xml:space="preserve">hal-04353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Premier congrès annuel de SAGIP( Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353110v1</w:t>
+                <w:t xml:space="preserve">hal-04073049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier congrès annuel de SAGIP( Société d’Automatique, de Génie Industriel et de Productique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073049v1</w:t>
+                <w:t xml:space="preserve">hal-04353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC using Willems' fundamental lemma extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2584-2589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353068v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC using Willems' fundamental lemma extensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Expectation-Maximization Based Defense Mechanism for Distributed Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Accácio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Conference on Networked Systems (NecSys22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04073063v2</w:t>
+                <w:t xml:space="preserve">hal-03723298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation-Maximization Based Defense Mechanism for Distributed Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Accácio Nogueira</w:t>
+                <w:t xml:space="preserve">Solar home 2020 : enrichissement du benchmark open source de gestion d'énergie avec entrées incertaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Networked Systems (NecSys22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723298v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar home 2020 : enrichissement du benchmark open source de gestion d'énergie avec entrées incertaines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
+                <w:t xml:space="preserve">Detection and Mitigation of Corrupted Information in Distributed Model Predictive Control Based on Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Accacio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 5th International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Raphael, France. pp.329-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366746v1</w:t>
+                <w:t xml:space="preserve">hal-03621227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Mitigation of Corrupted Information in Distributed Model Predictive Control Based on Resource Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Accacio Nogueira</w:t>
+                <w:t xml:space="preserve">Stochastic modelled grid outage effect on home Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse-James Prince Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 5th International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1080-1085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03621227v1</w:t>
+                <w:t xml:space="preserve">hal-02954841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelled grid outage effect on home Energy Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haessig</w:t>
+                <w:t xml:space="preserve">Dynamic Reduction of the Iterations Requirement in a Distributed Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954841v1</w:t>
+                <w:t xml:space="preserve">hal-02414925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Reduction of the Iterations Requirement in a Distributed Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Dai</w:t>
+                <w:t xml:space="preserve">Compromise between Investment and Return on Investment for a Small Building based on Economic Model Predicitive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baohui Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances Power System Automation and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02414925v1</w:t>
+                <w:t xml:space="preserve">hal-02388839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromise between Investment and Return on Investment for a Small Building based on Economic Model Predicitive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyang Liu</w:t>
+                <w:t xml:space="preserve">Resilience in energy management system: A study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse-James Prince A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baohui Zhang</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances Power System Automation and Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, JEJU, South Korea. pp.395-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388839v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in energy management system: A study case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion d'énergie avec entrées incertaines : quel algorithme choisir ? Benchmark open source sur une maison solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02299000v1</w:t>
+                <w:t xml:space="preserve">hal-02981871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'énergie avec entrées incertaines : quel algorithme choisir ? Benchmark open source sur une maison solaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
+                <w:t xml:space="preserve">Hierarchical Model Predictive Control for Building Energy Management of Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Analysis and Design of Hybrid Systems ADHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.235 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981871v2</w:t>
+                <w:t xml:space="preserve">hal-01875397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Model Predictive Control for Building Energy Management of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Abreu</w:t>
+                <w:t xml:space="preserve">Dynamic Pricing for Local Energy Management : Towards a Better Integration of Local Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Analysis and Design of Hybrid Systems ADHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC Wolrd Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.6749-6754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875397v1</w:t>
+                <w:t xml:space="preserve">hal-01589789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Pricing for Local Energy Management : Towards a Better Integration of Local Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Muller</w:t>
+                <w:t xml:space="preserve">Projected Alternating Direction Method of Multipliers for Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Wolrd Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.8753-8758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589789v1</w:t>
+                <w:t xml:space="preserve">hal-01589791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Alternating Direction Method of Multipliers for Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chengang Feng</w:t>
+                <w:t xml:space="preserve">Inter-Layer Interactions in Hierarchical MPC for Building Energy Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.8753-8758</w:t>
+              <w:t xml:space="preserve">IFAC Wolrd Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12533-12538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589791v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Layer Interactions in Hierarchical MPC for Building Energy Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Abreu</w:t>
+                <w:t xml:space="preserve">Mécanisme des prix pour la gestion de l'énergie dans une structure hiérarchisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Wolrd Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12533-12538</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 2016, Energie et Radiosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589793v1</w:t>
+                <w:t xml:space="preserve">hal-01358117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme des prix pour la gestion de l'énergie dans une structure hiérarchisée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Muller</w:t>
+                <w:t xml:space="preserve">Commande prédictive avec Python. Application au pilotage optimal du chauffage d'un bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 2016, Energie et Radiosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Cesson-Sévigné, France</w:t>
+              <w:t xml:space="preserve">PyCon-FR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358117v1</w:t>
+                <w:t xml:space="preserve">hal-01382560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive avec Python. Application au pilotage optimal du chauffage d'un bâtiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chatel</w:t>
+                <w:t xml:space="preserve">Structural Identifiability and Identification of Systems under Output Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PyCon-FR 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pékin, China. pp.1409-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382560v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Identifiability and Identification of Systems under Output Couplings</w:t>
+                <w:t xml:space="preserve">Identifiabilité structurelle et identification de systèmes couplés par les sorties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pékin, China. pp.1409-1414</w:t>
+              <w:t xml:space="preserve">JDMACS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242813v1</w:t>
+                <w:t xml:space="preserve">hal-01243579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiabilité structurelle et identification de systèmes couplés par les sorties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safa Jedidi</w:t>
+                <w:t xml:space="preserve">A Distributed Algorithm to Determine Lower and Upper Bounds in Branch and Bound for Hybrid Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Firooznia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243579v1</w:t>
+                <w:t xml:space="preserve">hal-01253140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Algorithm to Determine Lower and Upper Bounds in Branch and Bound for Hybrid Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Firooznia</w:t>
+                <w:t xml:space="preserve">Integration of Resource Allocation Coordination and Branch-and-Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renshi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton van den Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253140v1</w:t>
+                <w:t xml:space="preserve">hal-01253145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Resource Allocation Coordination and Branch-and-Bound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renshi Luo</w:t>
+                <w:t xml:space="preserve">Constrained control of discrete-time linear periodic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253145v1</w:t>
+                <w:t xml:space="preserve">hal-01021796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid predictive control strategy for solar cooling systems in residential buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eunice Herrera</w:t>
+                <w:t xml:space="preserve">More efficient interpolating control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Olof Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2158-2163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074651v1</w:t>
+                <w:t xml:space="preserve">hal-01021765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved MPC design for constrained linear periodic systems</w:t>
+                <w:t xml:space="preserve">Quasi Min-Max MPC Design for Constrained LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Per-Olof Gutman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1462-1467</w:t>
+              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.1406-1411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021784v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained control of discrete-time linear periodic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+                <w:t xml:space="preserve">A hybrid predictive control strategy for solar cooling systems in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.1996-2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021796v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More efficient interpolating control</w:t>
+                <w:t xml:space="preserve">Improved MPC design for constrained linear periodic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Olof Gutman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2158-2163</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1462-1467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021765v1</w:t>
+                <w:t xml:space="preserve">hal-01021784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Min-Max MPC Design for Constrained LPV Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+                <w:t xml:space="preserve">Integration of low level controller constraints in supervisory control of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Chan Shin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074663v1</w:t>
+                <w:t xml:space="preserve">hal-01068848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of low level controller constraints in supervisory control of buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kate Chan Shin Yu</w:t>
+                <w:t xml:space="preserve">Optimal Control of Shading System Using Hybrid Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.134-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068848v1</w:t>
+                <w:t xml:space="preserve">hal-01021733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Shading System Using Hybrid Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khang Le</w:t>
+                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.134-139</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021733v1</w:t>
+                <w:t xml:space="preserve">hal-01118495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Eynard</w:t>
+                <w:t xml:space="preserve">Management de l'énergie d'un bâtiment par une méthode prédictive hiérarchisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
+              <w:t xml:space="preserve">JD MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118495v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management de l'énergie d'un bâtiment par une méthode prédictive hiérarchisée</w:t>
+                <w:t xml:space="preserve">A building energy management system based on distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD MACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">CISBAT 2013, Proceedings Vol. II - Cleantech for Smart Cities and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. pp.525 - 530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858859v1</w:t>
+                <w:t xml:space="preserve">hal-00861422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A building energy management system based on distributed Model Predictive Control</w:t>
+                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2013, Proceedings Vol. II - Cleantech for Smart Cities and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. pp.525 - 530</w:t>
+              <w:t xml:space="preserve">CIFA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861422v1</w:t>
+                <w:t xml:space="preserve">hal-00724456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
+              <w:t xml:space="preserve">ADHS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 46-51 (6p. CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724456v1</w:t>
+                <w:t xml:space="preserve">hal-00720986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed MPC for Multi-zone Temperature Regulation with Coupled Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 46-51 (6p. CD-ROM)</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. CD-ROM - pp.1552-1557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720986v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MPC for Multi-zone Temperature Regulation with Coupled Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A dynamic horizon distributed predictive control approach for temperature regulation in multi-zone buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. CD-ROM - pp.1552-1557</w:t>
+              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. CD-ROM, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625662v1</w:t>
+                <w:t xml:space="preserve">hal-00492616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic horizon distributed predictive control approach for temperature regulation in multi-zone buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Distributed model predictive control for building temperature regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. CD-ROM, 6 p</w:t>
+              <w:t xml:space="preserve">American Control Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. CD-ROM, 6 p., 3174-3179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492616v1</w:t>
+                <w:t xml:space="preserve">hal-00492619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed model predictive control for building temperature regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Distributed model predictive control based on Benders' decomposition applied to multisource multizone building temperature regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.3914-3919, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492619v1</w:t>
+                <w:t xml:space="preserve">hal-00554675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed model predictive control based on Benders' decomposition applied to multisource multizone building temperature regulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00554675v1</w:t>
+                <w:t xml:space="preserve">hal-00520797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande prédictive distribuée pour la régulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD-ROM, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520797v1</w:t>
+                <w:t xml:space="preserve">hal-00492620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive distribuée pour la régulation thermique des bâtiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande prédictive distribuée d'un système hybride : l'exemple d'un dispositif de réfrigération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD-ROM, 6 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD ROM, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492620v1</w:t>
+                <w:t xml:space="preserve">hal-00492623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed MPC applied to multisource temperature regulation in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Distributed Estimation and Control in Networked Systems (NECSYS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8096,306 +8096,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive distribuée d'un système hybride : l'exemple d'un dispositif de réfrigération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD ROM, 6 p</w:t>
+              <w:t xml:space="preserve">STIC et Environnement 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Calais, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492623v1</w:t>
+                <w:t xml:space="preserve">hal-00399818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a model-free output tracking of switched nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fliess</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00147702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8405,137 +8323,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation-Maximization Based Defense Mechanism for Distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Accacio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Networked Systems (NecSys22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8545,163 +8463,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed MPC under coupled constraints based on Dantzig-Wolfe decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maestre, José M.; Negenborn, Rudy R. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Model Predictive Control Made Easy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-114, 2013, Intelligent Systems, Control and Automation: Science and Engineering, Vol. 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7006-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8711,51 +8629,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de commande d'au moins un dispositif d'occultation d'au moins une ouverture d'une pièce d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8764,99 +8682,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Plévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FRA 1256499 FR 06.07.12. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de commande d'au moins un dispositif d'occultation d'au moins une ouverture d'une pièce d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8865,77 +8783,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Plévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: FRA 1256500 FR 06.07.12. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8945,65 +8863,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On feasible solutions with guaranteed suboptimality for Quadratic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9011,87 +8929,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266186v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ϵ Suboptimality Based Early Stop in Dual Decomposition for Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9099,51 +9017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9153,65 +9071,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security of the Distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9141,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IETR; CentraleSupélec. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9277,114 +9195,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contribution à la modélisation et à la commande des systèmes non linéaires à commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Ecole Centrale de Lille, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00259420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9531,51 +9449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03138082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatif Altaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106921" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Jedidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshi Luo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van den Boom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Schutter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.12.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Gutman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekidel Kamri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.10.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01533267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.137-155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2012.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DPHL38G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.12.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHP5352R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.03.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96S3KFDP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2005.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohui Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1174" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengang Feng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Firooznia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402885" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266186v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03138082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatif Altaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106921" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Jedidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshi Luo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van den Boom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Schutter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.12.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Gutman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01533267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.137-155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekidel Kamri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.10.038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2012.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DPHL38G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHP5352R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.03.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96S3KFDP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2005.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548861v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zheng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohui Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1174" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengang Feng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Firooznia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402461" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402885" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717092" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266186v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259420v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>