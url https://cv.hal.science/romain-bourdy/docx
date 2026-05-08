--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -675,425 +675,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03543742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal mu opioid receptors are modulated following cocaine self‐administration in rat</w:t>
+                <w:t xml:space="preserve">Binge sucrose-induced neuroadaptations: A focus on the endocannabinoid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Sa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Filliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Romieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (10), pp.3341-3349. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.105258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359137v1</w:t>
+                <w:t xml:space="preserve">hal-03379174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endocannabinoid system is modulated in reward and homeostatic brain regions following diet-induced obesity in rats: a cluster analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hippocampal mu opioid receptors are modulated following cocaine self‐administration in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Sa Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Filliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Hertz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Befort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (10), pp.3341-3349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02613-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359145v1</w:t>
+                <w:t xml:space="preserve">hal-03359137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binge sucrose-induced neuroadaptations: A focus on the endocannabinoid system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The endocannabinoid system is modulated in reward and homeostatic brain regions following diet-induced obesity in rats: a cluster analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Filliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Andry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Goumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.105258. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02613-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379174v1</w:t>
+                <w:t xml:space="preserve">hal-03359145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSP2-9166, an orthosteric mGlu4 and mGlu7 receptor agonist, reduces cocaine self-administration under a progressive ratio schedule in rats</w:t>
               </w:r>
@@ -2068,51 +2068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C258DE10"/>
+    <w:nsid w:val="C0D078C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2299,51 +2299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1086-0752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194667871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05217829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schoukroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Herbeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26031240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01855-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03543742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Sa Nogueira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcala-Vida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Filliol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-02722-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hertz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02613-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Awad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Quessada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2020.135603" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; S&#225;nchez-Catal&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kaufling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J Balcita-Pedicino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Freund-Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2012.06.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKRMQFL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jalabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veinante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Manzoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105418108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Waltisperger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00984.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barbelivien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Majchrzak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01356693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1086-0752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194667871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05217829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schoukroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Herbeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26031240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01855-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03543742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Sa Nogueira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcala-Vida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Filliol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-02722-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Awad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hertz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02613-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Quessada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2020.135603" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; S&#225;nchez-Catal&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kaufling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J Balcita-Pedicino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Freund-Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2012.06.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKRMQFL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jalabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veinante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Manzoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105418108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Waltisperger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00984.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barbelivien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Majchrzak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01356693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>