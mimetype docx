--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -796,261 +796,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward automatic comparison of visualization techniques: Application to graph visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loann Giovannangeli</w:t>
+                <w:t xml:space="preserve">GSAn: an alternative to enrichment analysis for annotating gene sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2020.04.002⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899895v1</w:t>
+                <w:t xml:space="preserve">hal-02509842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSAn: an alternative to enrichment analysis for annotating gene sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t>
+                <w:t xml:space="preserve">Toward automatic comparison of visualization techniques: Application to graph visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Giovannangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fleur Mougin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.86-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2020.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509842v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiePaCo: Scalable hierarchical exploration in abstract parallel coordinates under budget constraints</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,51 +1489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Benchimol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1567,51 +1567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of mixing bioinformatics and visualization approaches for analyzing sRNA-mediated regulatory bacterial networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3041,494 +3041,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering gene sets annotations with ontology based visualization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HeatPipe: High Throughput, Low Latency Big Data Heatmap with Spark Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesualdo Tomás Fernández-Breis</w:t>
+                <w:t xml:space="preserve">Alexandre Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Quesada Martinez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 st International conference information visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IV2017 - 21st International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524572v1</w:t>
+                <w:t xml:space="preserve">hal-01516888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeatPipe: High Throughput, Low Latency Big Data Heatmap with Spark Streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering gene sets annotations with ontology based visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+                <w:t xml:space="preserve">Jesualdo Tomás Fernández-Breis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Quesada Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV2017 - 21st International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">21 st International conference information visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516888v1</w:t>
+                <w:t xml:space="preserve">hal-01524572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Graph Edge Bundling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of sRNA-mRNA Interaction Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Sansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Visualization Symposium (PacificVis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2016.7465267⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference Information Visualisation (IVS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal. pp.342-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2016.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01304602v1</w:t>
+                <w:t xml:space="preserve">hal-01559083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of sRNA-mRNA Interaction Predictions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilayer Graph Edge Bundling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference Information Visualisation (IVS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal. pp.342-347, </w:t>
+              <w:t xml:space="preserve">IEEE Pacific Visualization Symposium (PacificVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan. pp.184-188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV.2016.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2016.7465267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559083v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01304602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit d’une base de documents étiquetée</w:t>
               </w:r>
@@ -3711,338 +3711,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Interactive Visualization of Density Functions on Big Data Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Perrot</w:t>
+                <w:t xml:space="preserve">Fast Graph Drawing Algorithm Revealing Networks Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Symposium on Large Data Analysis and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188721v1</w:t>
+                <w:t xml:space="preserve">hal-01170017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Graph Analysis for Quality Assessment of Manually Labelled Documents Image Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+                <w:t xml:space="preserve">Large Interactive Visualization of Density Functions on Big Data Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Vialard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.7</w:t>
+              <w:t xml:space="preserve">5th IEEE Symposium on Large Data Analysis and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170011v1</w:t>
+                <w:t xml:space="preserve">hal-01188721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Graph Drawing Algorithm Revealing Networks Cores</w:t>
+                <w:t xml:space="preserve">Visual Graph Analysis for Quality Assessment of Manually Labelled Documents Image Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Conference Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170017v1</w:t>
+                <w:t xml:space="preserve">hal-01170011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjasankey: Visualization of huge hierarchical weighted and directed graphs</w:t>
               </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,230 +5572,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing subnetwork roles using contextual visualization: comparison of metabolic networks</w:t>
+                <w:t xml:space="preserve">VAST 2008 Challenge: Social network dynamics using cell phone call patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umang Sharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Simonetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.638-643</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343889v1</w:t>
+                <w:t xml:space="preserve">hal-00335647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAST 2008 Challenge: Social network dynamics using cell phone call patterns</w:t>
+                <w:t xml:space="preserve">Revealing subnetwork roles using contextual visualization: comparison of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paolo Simonetto</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.638-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335647v1</w:t>
+                <w:t xml:space="preserve">hal-00343889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Draw ClusteredWeighted Graphs using a Multilevel Force-Directed Graph Drawing Algorithm</w:t>
               </w:r>
@@ -6206,77 +6206,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering functional annotation of multiple gene sets with MOTVIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Quesada Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Sansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,51 +8665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3495182C"/>
+    <w:nsid w:val="BA1FA323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8896,51 +8896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bourqui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1847-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13115947X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benchimol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1598-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchimol William" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2016.14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Westenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragutin Petkovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2021-0-01538-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.20427" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92931-2_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22203-0_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV56949.2022.00025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00029" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bourqui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1847-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13115947X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benchimol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1598-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchimol William" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2016.14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465267" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Westenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragutin Petkovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2021-0-01538-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.20427" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92931-2_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22203-0_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV56949.2022.00025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00029" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>