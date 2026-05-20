--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -5572,230 +5572,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAST 2008 Challenge: Social network dynamics using cell phone call patterns</w:t>
+                <w:t xml:space="preserve">Revealing subnetwork roles using contextual visualization: comparison of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paolo Simonetto</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.638-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335647v1</w:t>
+                <w:t xml:space="preserve">hal-00343889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing subnetwork roles using contextual visualization: comparison of metabolic networks</w:t>
+                <w:t xml:space="preserve">VAST 2008 Challenge: Social network dynamics using cell phone call patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umang Sharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Simonetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.638-643</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343889v1</w:t>
+                <w:t xml:space="preserve">hal-00335647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Draw ClusteredWeighted Graphs using a Multilevel Force-Directed Graph Drawing Algorithm</w:t>
               </w:r>
@@ -8665,51 +8665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA1FA323"/>
+    <w:nsid w:val="1C882EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8896,51 +8896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bourqui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1847-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13115947X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benchimol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1598-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchimol William" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2016.14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465267" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Westenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragutin Petkovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2021-0-01538-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.20427" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92931-2_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22203-0_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV56949.2022.00025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00029" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-bourqui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1847-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13115947X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benchimol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1598-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchimol William" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2016.14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465267" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Westenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragutin Petkovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/c2021-0-01538-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.20427" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92931-2_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22203-0_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV56949.2022.00025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00029" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>