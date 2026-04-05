--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -3339,378 +3339,479 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours de soutenance de thèse. Le scripteur urbain : clercs et notaires au service de la ville médiévale (XIe-XIVe siècle)</w:t>
+                <w:t xml:space="preserve">En réseau, Histoire, Anarchie et Droit&amp;quot; dans &amp;quot;Au Tours du Droit&amp;quot; sur Radio Béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Terracol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombine Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750254v1</w:t>
+                <w:t xml:space="preserve">hal-05574404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes pratiques de la recherche en Histoire du droit. Le point de vue des jeunes chercheurs [édition des contributions numériques de la table ronde organisée par R. Broussais et R. Guillas, le 28 octobre 2021]</w:t>
+                <w:t xml:space="preserve">Discours de soutenance de thèse. Le scripteur urbain : clercs et notaires au service de la ville médiévale (XIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Guillas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04284116v1</w:t>
+                <w:t xml:space="preserve">hal-04750254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ancêtre médiéval du directeur général des services : le scripteur urbain [discours de prix de thèse]</w:t>
+                <w:t xml:space="preserve">Les méthodes pratiques de la recherche en Histoire du droit. Le point de vue des jeunes chercheurs [édition des contributions numériques de la table ronde organisée par R. Broussais et R. Guillas, le 28 octobre 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078098v1</w:t>
+                <w:t xml:space="preserve">hal-04284116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désignation des dirigeants urbains médiévaux : idéal démocratique ou illusion participative ? [communication avec apparat critique]</w:t>
+                <w:t xml:space="preserve">L'ancêtre médiéval du directeur général des services : le scripteur urbain [discours de prix de thèse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885996v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La désignation des dirigeants urbains médiévaux : idéal démocratique ou illusion participative ? [communication avec apparat critique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Broussais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les problématiques de la recherche en histoire urbaine médiévale [communication avec apparat critique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3720,91 +3821,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉCHiquier royal : Étude sur le Legs de l'Ordre judiciaire dans la Normandie médiévale (ÉCHELON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3814,100 +3915,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scripteur urbain : clercs et notaires au service de la ville médiévale (XIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris 2 Panthéon-Assas, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03163385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3917,91 +4018,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’automate et l’humain : de l’espoir à la crainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4011,105 +4112,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;secrétaires de mairie&amp;quot; au Moyen Âge [podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4177,51 +4278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE8F8596"/>
+    <w:nsid w:val="955AF7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4408,51 +4509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-broussais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-5229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194358569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Broussais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0379" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.008.0293" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.007.0161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Blois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terracol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04093844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/47202-la-reforme-du-droit-des-suretes-reelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lenteur-et-droit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-broussais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-5229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194358569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Broussais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0379" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.008.0293" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.007.0161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Blois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terracol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04093844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/47202-la-reforme-du-droit-des-suretes-reelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lenteur-et-droit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Madelaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>