--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1023,165 +1023,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’ouvrage : &amp;quot;Le scripteur urbain : clercs et notaires au service de la ville médiévale XIe-XIVe siècle</w:t>
+                <w:t xml:space="preserve">L’Échiquier de Normandie : sources et bibliographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le scripteur urbain, clercs et notaires au service de la ville médiévale (XIe XIVe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romain Broussais; Mathilde Hoyer, Sep 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">L’Échiquier capétien : de l’Échiquier ducal à l’Échiquier perpétuel (1204-1499)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Broussais; Vincent Martin, Jun 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705092v1</w:t>
+                <w:t xml:space="preserve">hal-04667413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Échiquier de Normandie : sources et bibliographies</w:t>
+                <w:t xml:space="preserve">Présentation d’ouvrage : &amp;quot;Le scripteur urbain : clercs et notaires au service de la ville médiévale XIe-XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Échiquier capétien : de l’Échiquier ducal à l’Échiquier perpétuel (1204-1499)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romain Broussais; Vincent Martin, Jun 2024, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Le scripteur urbain, clercs et notaires au service de la ville médiévale (XIe XIVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Broussais; Mathilde Hoyer, Sep 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667413v1</w:t>
+                <w:t xml:space="preserve">hal-04705092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du cautionnement : une mise en perspective de la réforme du droit des sûretés du 15 septembre 2021</w:t>
               </w:r>
@@ -2194,212 +2194,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du gage civil par l’ordonnance du 15 septembre 2021 a-t-elle des précédents historiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Romain Broussais; Mathilde Hoyer; Eugénie Petitprez. </w:t>
+              <w:t xml:space="preserve">CEPRISCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réforme des sûretés réelles par l’ordonnance du 15 septembre 2021</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-191, 2024, 979-10-97323-13-4</w:t>
+              <w:t xml:space="preserve">Le droit des sûretés réelles depuis l'ordonnance du 15 septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284165v1</w:t>
+                <w:t xml:space="preserve">hal-04577499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos introductifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réforme du gage civil par l’ordonnance du 15 septembre 2021 a-t-elle des précédents historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEPRISCA. </w:t>
+              <w:t xml:space="preserve">Romain Broussais; Mathilde Hoyer; Eugénie Petitprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des sûretés réelles depuis l'ordonnance du 15 septembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">La réforme des sûretés réelles par l’ordonnance du 15 septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEPRISCA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-191, 2024, 979-10-97323-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577499v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
@@ -2551,268 +2551,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos introductifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réforme du cautionnement civil par l’ordonnance du 15 septembre 2021 à l’aune de la jurisprudence contemporaine (1804-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEPRISCA. </w:t>
+              <w:t xml:space="preserve">Romain Broussais; Mathilde Hoyer; Eugénie Petitprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit du cautionnement depuis l'ordonnance du 15 septembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Le droit du cautionnement depuis l’ordonnance du 15 septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPRISCA, pp.43-60, 2023, 979-10-97323-11-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577511v1</w:t>
+                <w:t xml:space="preserve">hal-04067064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du cautionnement civil par l’ordonnance du 15 septembre 2021 à l’aune des anciens droits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEPRISCA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit du cautionnement depuis l’ordonnance du 15 septembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPRISCA, pp.9-41, 2023, 979-10-97323-11-0</w:t>
+              <w:t xml:space="preserve">Le droit du cautionnement depuis l'ordonnance du 15 septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067055v1</w:t>
+                <w:t xml:space="preserve">hal-04577511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du cautionnement civil par l’ordonnance du 15 septembre 2021 à l’aune de la jurisprudence contemporaine (1804-1945)</w:t>
+                <w:t xml:space="preserve">La réforme du cautionnement civil par l’ordonnance du 15 septembre 2021 à l’aune des anciens droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit du cautionnement depuis l’ordonnance du 15 septembre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CEPRISCA, pp.43-60, 2023, 979-10-97323-11-0</w:t>
+              <w:t xml:space="preserve">, CEPRISCA, pp.9-41, 2023, 979-10-97323-11-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067064v1</w:t>
+                <w:t xml:space="preserve">hal-04067055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
@@ -4278,51 +4278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="955AF7B9"/>
+    <w:nsid w:val="F0014674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4509,51 +4509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-broussais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-5229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194358569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Broussais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0379" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.008.0293" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.007.0161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Blois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terracol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04093844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/47202-la-reforme-du-droit-des-suretes-reelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lenteur-et-droit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Madelaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-broussais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-5229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194358569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Broussais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0379" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.008.0293" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.007.0161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Blois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terracol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04093844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/47202-la-reforme-du-droit-des-suretes-reelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lenteur-et-droit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Madelaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>