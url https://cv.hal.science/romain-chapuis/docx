--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -285,152 +285,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t>
+                <w:t xml:space="preserve">Maize tassel detection on drone RGB images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stéphane D.</w:t>
+                <w:t xml:space="preserve">Florian Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balconi Carlotta</w:t>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ana Butron</w:t>
+                <w:t xml:space="preserve">Katia Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaumont François</w:t>
+                <w:t xml:space="preserve">Bruno Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouesnard Brigitte</w:t>
+                <w:t xml:space="preserve">Micheline Debroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées des acteurs Phénome-Emphasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302651v1</w:t>
+                <w:t xml:space="preserve">hal-05363071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat plant density estimation by inverting leaf density dynamics retrieved from submillimeter-scale RGB imagery</w:t>
               </w:r>
@@ -535,152 +535,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize tassel detection on drone RGB images</w:t>
+                <w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Menez</w:t>
+                <w:t xml:space="preserve">Nicolas Stéphane D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Weiss</w:t>
+                <w:t xml:space="preserve">Balconi Carlotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Beauchene</w:t>
+                <w:t xml:space="preserve">Ana Ana Butron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berthon</w:t>
+                <w:t xml:space="preserve">Chaumont François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Debroux</w:t>
+                <w:t xml:space="preserve">Gouesnard Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des acteurs Phénome-Emphasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t>
+              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363071v1</w:t>
+                <w:t xml:space="preserve">hal-05302651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting active RGB to estimate leaf chlorophyll content in wheat</w:t>
               </w:r>
@@ -843,51 +843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t>
@@ -1529,1001 +1529,1135 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in maize root biomass distribution under drought can contribute to climate change adaptation</w:t>
+                <w:t xml:space="preserve">High-throughput phenotyping of wheat ear surface area and ear density in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrike Heinemann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Chapuis</w:t>
+                <w:t xml:space="preserve">Marie-Pia d'Argaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-025-08176-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.100199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphe.2026.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494159v1</w:t>
+                <w:t xml:space="preserve">hal-05561382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotized indoor phenotyping allows genomic prediction of adaptive traits in the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in maize root biomass distribution under drought can contribute to climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugurta Bouidghaghen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katia Beauchêne</w:t>
+                <w:t xml:space="preserve">Juliane Hirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42298-z⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 519, pp.1025-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-025-08176-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269293v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earbox, an open tool for high-throughput measurement of the spatial organization of maize ears and inference of novel traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotized indoor phenotyping allows genomic prediction of adaptive traits in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugurta Bouidghaghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Oury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">Nathalie Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-022-00925-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.6603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42298-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749808v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptive traits are a potential allele reservoir for maize genetic progress under challenging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Abusamra Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.3225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-30872-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
+                <w:t xml:space="preserve">Earbox, an open tool for high-throughput measurement of the spatial organization of maize ears and inference of novel traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15385⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-022-00925-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627721v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02228393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.588-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Resiliences to water deficit in a phenotyping platform and in the field: How related are they in maize?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.59-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,156 +2667,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOME-EMPHASIS shared resource center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Kazemipour-Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2692,216 +2826,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of wheat plant area index and plant area distribution from terrestrial LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement de la plateforme de traitement des données de phénotypage haut débit 4P sur l'infrastructure France Grilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,73 +3054,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Calcul et Données (JCAD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3045,100 +3179,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,65 +3304,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3296,51 +3430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A51CDDB1"/>
+    <w:nsid w:val="5E1C88A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3527,51 +3661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7196-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wanner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besombes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Decor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delluc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Debeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heinemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08176-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00925-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delluc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debeuf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9JL8HJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054243v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7196-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wanner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besombes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Decor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delluc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Debeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heinemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08176-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00925-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delluc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.12.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9JL8HJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054243v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>