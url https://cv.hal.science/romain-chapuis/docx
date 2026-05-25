--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -910,277 +910,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement de la plateforme de traitement des données phénotypage haut débit 4P sur l’infrastructure France Grilles.</w:t>
+                <w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nègre</w:t>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Burger</w:t>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Adam</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t>
+              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807042v1</w:t>
+                <w:t xml:space="preserve">hal-02736402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déploiement de la plateforme de traitement des données phénotypage haut débit 4P sur l’infrastructure France Grilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Vincent Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Arca</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736402v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHIS, a plant science ontology-driven Phenotyping Hybrid Information System</w:t>
               </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate maize sensitivity to water deficit in field? A method consistent with the estimators measured in a phenotyping platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Hirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 519, pp.1025-1044. </w:t>
@@ -1876,51 +1876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1965,593 +1965,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adaptive traits are a potential allele reservoir for maize genetic progress under challenging conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earbox, an open tool for high-throughput measurement of the spatial organization of maize ears and inference of novel traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Abusamra Spencer</w:t>
+                <w:t xml:space="preserve">V. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chapuis</w:t>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.3225. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30872-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-022-00925-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709268v1</w:t>
+                <w:t xml:space="preserve">hal-03749808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earbox, an open tool for high-throughput measurement of the spatial organization of maize ears and inference of novel traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological adaptive traits are a potential allele reservoir for maize genetic progress under challenging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Oury</w:t>
+                <w:t xml:space="preserve">Nadir Abusamra Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leroux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.3225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-022-00925-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30872-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749808v1</w:t>
+                <w:t xml:space="preserve">hal-03709268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.588-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02228393v1</w:t>
+                <w:t xml:space="preserve">hal-02627721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
+                <w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221 (1), pp.588-601. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627721v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02228393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resiliences to water deficit in a phenotyping platform and in the field: How related are they in maize?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,90 +2978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement de la plateforme de traitement des données de phénotypage haut débit 4P sur l'infrastructure France Grilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Calcul et Données (JCAD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
@@ -3228,51 +3228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E1C88A9"/>
+    <w:nsid w:val="3A2751DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3661,51 +3661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7196-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wanner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besombes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Decor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delluc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Debeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heinemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08176-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00925-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delluc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.12.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9JL8HJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054243v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7196-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wanner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besombes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Decor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delluc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Debeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heinemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08176-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00925-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delluc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.12.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9JL8HJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054243v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>