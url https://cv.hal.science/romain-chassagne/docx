--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -66,2063 +66,2305 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orison: A Modular Data Assimilation Environment for Subsurface Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (Austria), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grataloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADVANCED GAUSSIAN PROCESSES FOR THE SURROGATE MODELLING OF ENERGY SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Maragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orison : An Integrated Environment for Subsurface Data Assimilation, a Geothermal Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAGE Digitalization conference and exhibition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing Geothermal Reservoirs: Enhanced Natural State Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Twins for the subsurface, how far can we go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan M. Nordbotten and Maša Prodanović, Jun 2023, Bergen (NO), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water inputs influences on atmospheric CO2 exchanges on a temperate salty meadow revealed through Eddy Covariance flux measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An urban energy laboratory for monitoring and better understanding of subsurface processes related to low-enthalpy geothermal heat production -UrbEnLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bruhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmo A Abels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke Barnhoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife K Braiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (1), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-35-83-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting beach profiles with machine learning from offshore wave reflection spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Al Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.106221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric CO2 exchanges measured by eddy covariance over a temperate salt marsh and influence of environmental controlling factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kostyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (4), pp.993 - 1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-993-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitness landscape analysis for seismic history matching problems of subsurface reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jge/gxad062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty Quantification of Contaminated Soil Volume with Deep Neural Networks and Predictive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Guridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pryet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-023-09924-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of map metrics as fitness input for assisted seismic history matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.457-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jge/gxac024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An iterative strategy for contaminant source localisation using GLMA optimization and Data Worth on two synthetic 2D Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Essouayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pryet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.103554 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2019.103554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicic acid flux to the ocean from tidal permeable sediments: A modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2012.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Data Assimilation for the Subsurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université de Lorraine (Nancy), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05147912v1</w:t>
-              </w:r>
-[...1561 lines deleted...]
-                <w:t xml:space="preserve">hal-00725806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au cœur des géosciences pour un monde en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Besnard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les clefs du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teratec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72-73, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Optima Networks for Assisted Seismic History Matching Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Correia, J; Smith, S; Qaddoura, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Evolutionary Computation. EvoApplications 2023. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13989, Springer, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30229-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Optima Networks of the Black Box Optimisation Benchmark Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Companion Conference on Genetic and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computing Machinery (ACM), pp.2072-2080, 2023, 9798400701207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583133.3596311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2269,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/tel-05147912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Lohier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05002347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Haouchine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04031559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gernigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Disdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Najar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kostyrka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-993-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04199147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jge/gxad062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guridi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09924-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hallam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan He" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jge/gxac024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Essouayed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Chassagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2019.103554" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Parisot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFM4P6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05356899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teratec.eu/library/pdf/2025/LIVRE_BLANC_TERATEC_INTERACTIF_2025-10-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04068123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lavinas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30229-9_6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04500016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05535228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Lohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05002347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Haouchine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04031559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garrigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gernigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05559026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruhn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A Abels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Barnhoorn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife K Braiden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-35-83-2026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Disdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Najar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kostyrka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-993-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04199147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mitchell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jge/gxad062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09924-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hallam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jge/gxac024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Essouayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Chassagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2019.103554" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Parisot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFM4P6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/tel-05147912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05356899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teratec.eu/library/pdf/2025/LIVRE_BLANC_TERATEC_INTERACTIF_2025-10-22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04068123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lavinas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30229-9_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04500016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>