--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1989,51 +1989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42328062"/>
+    <w:nsid w:val="6EFAC435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>