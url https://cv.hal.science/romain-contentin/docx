--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -821,563 +821,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Collagen Hydrolysates Downregulate the Synthesis of Pro-Catabolic and Pro-Inflammatory Markers of Osteoarthritis and Favor Collagen Production and Metabolic Activity in Equine Articular Chondrocyte Organoids</w:t>
+                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p in Human Chondrosarcoma Cells and 3D Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+                <w:t xml:space="preserve">Clément Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Oddoux</w:t>
+                <w:t xml:space="preserve">Amandine Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22020580⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.5590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22115590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114578v1</w:t>
+                <w:t xml:space="preserve">hal-04783657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Collagen Hydrolysates Promote Collagen Synthesis, Viability and Proliferation While Downregulating the Synthesis of Pro-Catabolic Markers in Human Articular Chondrocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Marine Collagen Hydrolysates Downregulate the Synthesis of Pro-Catabolic and Pro-Inflammatory Markers of Osteoarthritis and Favor Collagen Production and Metabolic Activity in Equine Articular Chondrocyte Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+                <w:t xml:space="preserve">Chloé Maspimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Oddoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (7), pp.3693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073693⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22020580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783647v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Collagen Hydrolysates Promote Collagen Synthesis, Viability and Proliferation While Downregulating the Synthesis of Pro-Catabolic Markers in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gruchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (7), pp.3693-3718. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22073693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215150v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p in Human Chondrosarcoma Cells and 3D Organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine Collagen Hydrolysates Promote Collagen Synthesis, Viability and Proliferation While Downregulating the Synthesis of Pro-Catabolic Markers in Human Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Veys</w:t>
+                <w:t xml:space="preserve">Nicolas Gruchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Contentin</w:t>
+                <w:t xml:space="preserve">Pierre Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Duchemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Brotin</w:t>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (11), pp.5590. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3693-3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22115590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04783657v1</w:t>
+                <w:t xml:space="preserve">hal-03215150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Chondrogenic Potential of Mesenchymal Stem Cells Derived from Bone Marrow and Umbilical Cord Blood Intended for Cartilage Tissue Engineering</w:t>
               </w:r>
@@ -1989,51 +1989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EFAC435"/>
+    <w:nsid w:val="A3C82E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2220,51 +2220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-contentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5917-7298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233086579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Molin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Karvande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Kc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316969121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Concari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desanc&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-019-09914-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020537" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jacquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Bertoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020435" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9748-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-contentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5917-7298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233086579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Molin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Karvande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Kc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316969121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115590" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Concari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desanc&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-019-09914-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020537" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jacquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Bertoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020435" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9748-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>