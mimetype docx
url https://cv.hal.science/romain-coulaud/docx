--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper and cadmium, isolated and combined, in the survival and behavior of Eurytemora affinis (Copepoda)</w:t>
+                <w:t xml:space="preserve">Influence of salinity on the larval development and juvenile fitness of the estuarine shrimp Palaemon longirostris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giseli Swerts Rocha</w:t>
+                <w:t xml:space="preserve">Jason Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laís Fernanda de Palma Lopes</w:t>
+                <w:t xml:space="preserve">Benoît Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.117829. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 597, pp.152180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2026.152180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222092v1</w:t>
+                <w:t xml:space="preserve">hal-05559568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Ordering of Species Sensitivities to Chemicals: Discrepancies between Behavioral and Lethal Responses in Freshwater and Marine Invertebrates</w:t>
               </w:r>
@@ -292,371 +292,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Demortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (38), pp.20156-20167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5c04457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological risk assessment using a multi-scale approach in the estuarine copepod Eurytemora affinis applied to an ecdysone agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 304, pp.119081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval feeding activity and use of embryonic resources determine juvenile performance of the common prawn Palaemon serratus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of copper and cadmium, isolated and combined, in the survival and behavior of Eurytemora affinis (Copepoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Xuereb</w:t>
+                <w:t xml:space="preserve">Giseli Swerts Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laís Fernanda de Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123, pp.103892. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.117829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636478v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the induction of domoic acid production in Pseudo-nitzschia australis by the copepod Temora longicornis from the French coast</w:t>
               </w:r>
@@ -668,77 +668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135, pp.102628. </w:t>
@@ -770,2615 +770,2761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of temperature and diet on the performance of larvae produced by young and old Palaemon serratus females</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Larval feeding activity and use of embryonic resources determine juvenile performance of the common prawn Palaemon serratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Poret</w:t>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119, pp.103796. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103796⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 123, pp.103892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444700v1</w:t>
+                <w:t xml:space="preserve">hal-04636478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing environmental monitoring across the water continuum combining biomarker analysis in multiple sentinel species: A case study in the Seine-Normandie Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+                <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Matthieu Bonnevalle-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Allonier-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.120784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The copepod Eurytemora affinis as a relevant species to assess estuarine sediment toxicity: Effects on gene expression and swimming behavior</w:t>
+                <w:t xml:space="preserve">Combined effects of temperature and diet on the performance of larvae produced by young and old Palaemon serratus females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Duflot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.103796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261170v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-oriented proteogenomics functional atlas of three aquatic invertebrate sentinel species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+                <w:t xml:space="preserve">The copepod Eurytemora affinis as a relevant species to assess estuarine sediment toxicity: Effects on gene expression and swimming behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02545-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 336, pp.122482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04372093v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature experienced during embryonic development on biomass and C and N composition at hatching in Palaemon serratus (Pennant, 1777)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+                <w:t xml:space="preserve">Organ-oriented proteogenomics functional atlas of three aquatic invertebrate sentinel species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/azo.12461⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02545-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04027028v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Effects of temperature experienced during embryonic development on biomass and C and N composition at hatching in Palaemon serratus (Pennant, 1777)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
+              <w:t xml:space="preserve">Acta Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/azo.12461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738769v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 762, pp.143915. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100921v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 1—Gauging the Confounding Influence of Temperature and Water Hardness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.4655⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 762, pp.143915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921609v1</w:t>
+                <w:t xml:space="preserve">hal-03100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 2—Evaluating the Relevance of Using a Molt Cycle Temperature‐Dependent Model as a Reference to Assess Toxicity in Freshwater Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 1—Gauging the Confounding Influence of Temperature and Water Hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (3), pp.678-691. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.4656⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.667-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113305v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification of DNA integrity in sperm of Palaemon serratus (Pennant 1777): Kinetic responses and reproduction impairment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 2—Evaluating the Relevance of Using a Molt Cycle Temperature‐Dependent Model as a Reference to Assess Toxicity in Freshwater Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Poret</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.678-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983574v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effect of calcium depletion and low resource quality on Gammarus fossarum (Crustacea, Amphipoda) life history traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Signification of DNA integrity in sperm of Palaemon serratus (Pennant 1777): Kinetic responses and reproduction impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Erraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Flayac</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9390-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917263v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing anthropogenic pressures on streams: A random forest approach based on benthic diatom communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Additive effect of calcium depletion and low resource quality on Gammarus fossarum (Crustacea, Amphipoda) life history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.096⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11264 - 11280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9390-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917251v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Lower Food Intake on the Digestive Enzymes Activities, the Energy Reserves and the Reproductive Outcome in Gammarus fossarum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing anthropogenic pressures on streams: A random forest approach based on benthic diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jaffal</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125154⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 586, pp.1101 - 1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181614v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking feeding inhibition with reproductive impairment in Gammarus confirms the ecological relevance of feeding assays in environmental monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (5), pp.1031 - 1038. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.2886⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consequences of Lower Food Intake on the Digestive Enzymes Activities, the Energy Reserves and the Reproductive Outcome in Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coquillat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">A. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191544v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Molting and Starvation on Digestive Enzyme Activities and Energy Storage in Gammarus fossarum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Jaffal</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096393⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (11), pp.6428-6436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070508v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of Molting and Starvation on Digestive Enzyme Activities and Energy Storage in Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00972342v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water quality and confounding factors on digestive enzyme activities in Gammarus fossarum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (12), pp.9044 - 9056. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.1727-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1921-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920248v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of water quality and confounding factors on digestive enzyme activities in Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (12), pp.9044 - 9056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1921-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum (Crustacea): Modelling the influence of confounding factors to improve water quality biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (19), pp.6417 - 6429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3388,5257 +3534,5257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la disponibilité alimentaire et de la température sur la plasticité du développement larvaire et leurs conséquences sur la fitness des juvéniles chez Palaemon serratus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Jeanne</w:t>
+                <w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Duflot</w:t>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+              <w:t xml:space="preserve">Colloque SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338659v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+                <w:t xml:space="preserve">Simulation des conséquences d'une exposition au cadmium sur la composition élémentaire de la ressource gammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283216v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des conséquences d'une exposition au cadmium sur la composition élémentaire de la ressource gammare</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+                <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434050v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Effets de la disponibilité alimentaire et de la température sur la plasticité du développement larvaire et leurs conséquences sur la fitness des juvéniles chez Palaemon serratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342861v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l’activité N-acétyl-β-D-Glucosaminidase chez l’amphipode Gammarus fossarum : variabilité physiologique et utilisation en contexte d’écotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the reproductive plasticity of the shrimp Palaemon serratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayélé Burlion-Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale - 5th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de biomarqueurs d’altération du processus de mue chez la crevette Palaemon serratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools’ development to detect the moulting disturbances in Palaemon serratus: through a revelation of a silent alteration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YES-SETAC Europe – 8th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de biomarqueurs d’altération du processus de mue chez la crevette Palaemon serratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Ecophysiologie animale, 4ième édition (CEPA4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the taxonomic and functional diversity of stream benthic invertebrate assemblages: morphological versus DNA metabarcoding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encagement de Gammarus fossarum pour le diagnostic de toxicité des milieux : modélisation de la variabilité naturelle des marqueurs biologiques pour la définition de valeurs de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population models in Gammarus (Crustacean) and Potamopyrgus (Gastropod): depicting the seasonal variability in demographic sensitivities to toxic stress by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle chez le crustacé Gammarus fossarum pour l'évaluation de la qualité chimique des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecobim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mont Joli, Canada. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics and integration of individual toxicological effects for in situ water quality assessment: a modelling approach with Gammarus fossarum and Potamopyrgus antipodarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population level integration of individual effect measurements for in situ water quality assessment: a modelling approach with Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Séville, Spain. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ experiments to develop ecological relevant tools in individual and population levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Modeling and in situ caging for a realistic extrapolation of ecotoxicological effects at the population level: a methodological approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe, 19th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">14th ISTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Metz, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591888v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and in situ caging for a realistic extrapolation of ecotoxicological effects at the population level: a methodological approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Population level integration of individual effect measurements for in situ water quality assessment: a modelling approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Metz, France. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">Final MODELKEY Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Leipzig, Germany. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592102v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population level integration of individual effect measurements for in situ water quality assessment: a modelling approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">In situ experiments to develop ecological relevant tools in individual and population levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final MODELKEY Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Leipzig, Germany. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">SETAC Europe, 19th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592301v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions des dommages à l’ADN spermatique sur le développement embryo-larvaire chez la crevette bouquet, Palaemon serratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulle Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature and diet qualityon larval performance of Palaemon serratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des propriétés physicochimiques de la cuticule : caractérisation chez Palaemon serratus et potentiel intérêts en écotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième congrès international francophone en écotoxicologie aquatique - ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des propriétés physicochimiques de la cuticule : caractérisation chez Palaemon serratus et potentiel intérêts en écotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-mediated plasticity in the development of Palaemon serratus larvae from winter and summer laying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2, GfÖ &amp; EEF joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of cuticle structural properties on Palaemon serratus. Are these markers appliable in an ecotoxicological approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe – 31st annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messika Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de biomarqueurs d’altération du processus de mue chez la crevette Palaemon serratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du GDR d'Ecotoxicologie Aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the importance of benthic algae in the functioning of forested headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets unitaire et combiné de faibles concentrations en calcium et de faibles qualités de ressources sur la reproduction de Gammarus fossarum (Crustacés amphipodes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using benthic diatom life-history traits to assess stream impairment risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ reproductive bioassay with caged Gammarus fossarum (Crustacea): a tool to diagnose toxicity of wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food starvation on digestive activities, energy reserves and reproductive outcomes in Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history phenology strongly influences the vulnerability of populations to toxicants: a case study with the mudsnail Potamopyrgus antipodarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CREAM Open Conference: Mechanistic Effect Models for Ecological Risk Assessment of Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Leipzig, Germany. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisme environnemental des modèles de populations pour l'évaluation de l'impact démographique de la toxicité des contaminants : exemple de la prise en compte de la variabilité saisonnière chez les invertébrés aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum: move forward to an ecologically relevant biomonitoring of water chemical quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du taux d'alimentation in situ avec Gammarus fossarum (Crustacé) : un outil écologiquement pertinent pour l'évaluation de la qualité chimique des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ bio-monitoring of water quality: multi-scale effect assessment in Gammarus fossarum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Coupler modèles de dynamique de population et encagements in situ pour appréhender les effets populationnels des contaminations : illustration de la démarche chez le crustacé Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.24</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593848v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and in situ caging for a realistic extrapolation of ecotoxicological effects at the population level: a methodological approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th SETAC annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler modèles de dynamique de population et encagements in situ pour appréhender les effets populationnels des contaminations : illustration de la démarche chez le crustacé Gammarus fossarum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ bio-monitoring of water quality: multi-scale effect assessment in Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.25</w:t>
+              <w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593850v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 1 : définition des conditions de référence pour les Grands Cours d’Eau (GCE) et les Très Grands Cours d’Eau (TGCE), action 2 : proposition d’une version opérationnelle de l’indice I2M2-GCE et action 3 : proposition d’un outil diagnostique pour les Grands Cours d’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalisation I2M2, chantier Diagnostic multi-EQB et développement d'un indice pour les grands cours d'eau. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’ONEMA. 2016, 179 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8648,158 +8794,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement d’échelle de l’individu à la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERY, Alexandre; GARRIC, Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, ISTE Editions, pp.149-212, 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 1784052752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8809,185 +8955,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et changement d'échelles pour l'évaluation écotoxicologique : application a deux macroinvertebrés aquatiques, gammarus fossarum (crustacé amphipode) et potamopyrgus antipodarum (mollusque gasteropode)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation et changements d'échelles pour l'évaluation écotoxicologique : application à deux macroinvertébrés aquatiques, Gammarus fossarum (crustacé amphipode) et potamopyrgus antipodarum (mollusque gastéropode)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Biologie, Université de Lyon I, 2012. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard - Lyon I, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012LYO10018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02597102v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01127488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et changements d'échelles pour l'évaluation écotoxicologique : application à deux macroinvertébrés aquatiques, Gammarus fossarum (crustacé amphipode) et potamopyrgus antipodarum (mollusque gastéropode)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation et changement d'échelles pour l'évaluation écotoxicologique : application a deux macroinvertebrés aquatiques, gammarus fossarum (crustacé amphipode) et potamopyrgus antipodarum (mollusque gasteropode)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard - Lyon I, 2012. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2012LYO10018⟩</w:t>
+              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Biologie, Université de Lyon I, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01127488v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02597102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9134,51 +9280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giseli Swerts Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Fernanda de Palma Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102628" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Baudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/azo.12461" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4656" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2886" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6323806DDE48131BA2617334EFD506F2E2102BB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1921-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F0FE140140D5A94D55280588DB6A335ECA49BA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May&#233;l&#233; Burlion-Giorgi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fromont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jubeaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591888v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Alberto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593331v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221415v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chardon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597102v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05559568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2026.152180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giseli Swerts Rocha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Fernanda de Palma Lopes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102628" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103892" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Baudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/azo.12461" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ4W7GT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2886" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6323806DDE48131BA2617334EFD506F2E2102BB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125154" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1921-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F0FE140140D5A94D55280588DB6A335ECA49BA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May&#233;l&#233; Burlion-Giorgi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fromont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jubeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Alberto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418034v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593850v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593848v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chardon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>