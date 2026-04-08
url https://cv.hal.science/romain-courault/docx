--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -300,200 +300,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Land Cover and Ecosystem Services in the Frame of Pastoral Functional Categories: A Case Study in Swedish Lapland</w:t>
+                <w:t xml:space="preserve">Analyse paysagère et tourisme(s) en Bourgogne-Franche Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
+                <w:t xml:space="preserve">Sairi Pineros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feuilles de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428605v1</w:t>
+                <w:t xml:space="preserve">hal-02942652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse paysagère et tourisme(s) en Bourgogne-Franche Comté</w:t>
+                <w:t xml:space="preserve">Evolution of Land Cover and Ecosystem Services in the Frame of Pastoral Functional Categories: A Case Study in Swedish Lapland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sairi Pineros</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feuilles de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12010390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942652v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
               </w:r>
@@ -665,51 +665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 682, pp.650-662. </w:t>
@@ -773,51 +773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’élevage dans tous ses territoires (dans les pays développés), 92 (3), http://journals.openedition.org/geocarrefour/11035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -896,51 +896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’occupation des Niayes de la banlieue de Dakar en relation avec la variabilité pluviométrique (1972–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malé Kital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,51 +1004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malé Kital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS-Paris-Saclay, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1556,51 +1556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of ecosystem services in the frame of pastoral functional categories A study case in Swedish Lapland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society - Institute of British Geographers Annual International Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1619,355 +1619,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02282349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIODIVERSITY OR GEODIVERSITY IN PASTORAL SYSTEMS OF ARCTIC? CONCEPTUAL FRAMEWORKS AND PRACTICAL IMPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution spatiale des éléments traces dans les sols des écosystèmes subarctiques : quelle est l’influence de la végétation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week - Climate and Environmental Changes - Global Changes In Arctic - Observatory of Versailles Saint Quentin en Yvelines, Workshop : Indigenous People Facing Changes in Climate and Biodiversity A comparative approach Africa / Arctic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">Atelier Climat et Impacts, Session 5 : variabilités actuelle et passée du climat des hautes latitudes : rôle de la cryosphère, rétroactions et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LSCE/IPSL, Nov 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953617v1</w:t>
+                <w:t xml:space="preserve">hal-01952361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent vegetation phenology variability and wild reindeer migration in Hardangervidda plateau (Norway)</w:t>
+                <w:t xml:space="preserve">BIODIVERSITY OR GEODIVERSITY IN PASTORAL SYSTEMS OF ARCTIC? CONCEPTUAL FRAMEWORKS AND PRACTICAL IMPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Arctic Week - Climate and Environmental Changes - Global Changes In Arctic - Observatory of Versailles Saint Quentin en Yvelines, Workshop : Indigenous People Facing Changes in Climate and Biodiversity A comparative approach Africa / Arctic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462267v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale des éléments traces dans les sols des écosystèmes subarctiques : quelle est l’influence de la végétation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent vegetation phenology variability and wild reindeer migration in Hardangervidda plateau (Norway)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Franclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Climat et Impacts, Session 5 : variabilités actuelle et passée du climat des hautes latitudes : rôle de la cryosphère, rétroactions et impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LSCE/IPSL, Nov 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">28th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952361v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the emergence of oasian territories in the piedmont of the Hajar Moutains (Sultanate of Oman). A synthesis of archaeological, geomorphological and geographical data.</w:t>
               </w:r>
@@ -2141,264 +2141,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent past, present and future temperatures for calving area in Gabna community: cross-checking datasets and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the dissolved organic matter from arctic soils under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Conference on Reindeer Husbandry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jukkasjärvi, Sweden</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621932v1</w:t>
+                <w:t xml:space="preserve">hal-01621937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the dissolved organic matter from arctic soils under climate change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent past, present and future temperatures for calving area in Gabna community: cross-checking datasets and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Nordic Conference on Reindeer Husbandry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jukkasjärvi, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621937v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager les savoirs scientifiques et locaux pour modéliser le changement climatique dans les milieux extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi phénologique de la végétation des régions subarctiques scandinaves: des réponses contrastées au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,273 +2659,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de circulation atmosphérique, impact du changement climatique et variation démographique des rennes dans le nord de la Scandinavie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MeMoTF Merge and Mosaic Through Folders Une boîte à outils de prétraitements automatiques de grandes bases de données géoréférencées Deux exemples de coopération ingénierie Géomatique et recherche en Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bourrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Climatologie et topoclimatologie de l’Université de Liège; Association Internationale de Climatologie, Jul 2015, Liège, Belgique. pp.123-128</w:t>
+              <w:t xml:space="preserve">Conférence francophone ESRI (SIG 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378878v1</w:t>
+                <w:t xml:space="preserve">hal-01651390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoTF Merge and Mosaic Through Folders Une boîte à outils de prétraitements automatiques de grandes bases de données géoréférencées Deux exemples de coopération ingénierie Géomatique et recherche en Géographie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régimes de circulation atmosphérique, impact du changement climatique et variation démographique des rennes dans le nord de la Scandinavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone ESRI (SIG 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Climatologie et topoclimatologie de l’Université de Liège; Association Internationale de Climatologie, Jul 2015, Liège, Belgique. pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651390v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉGIMES DE CIRCULATION ATMOSPHÉRIQUE, IMPACT DU CHANGEMENT CLIMATIQUE ET VARIATION DÉMOGRAPHIQUE DES RENNES DANS LE NORD DE LA SCANDINAVIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2976,51 +2976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité climatique, résolution temporelle et démographie des rennes semi-domestiques de Laponie suédoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AGF Climats, territoires, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGF, Université Paris Sorbonne, "Demain le climat" Sorbonne Universités, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3159,51 +3159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-decadal satellite monitoring of vegetation cover (MOD44B) in Fennoscandia: application to Saami' reindeer husbandry landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème édition des Journées scientifiques du Comité National Français des Recherches Arctique et Antarctique (CNFRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3241,51 +3241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping effects of heatwaves on urban systems: a comparison Greater London -Métropole du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,385 +3330,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography of fire hazard in Swedish Lapland and three reindeer herding communities (Gaba, Jaahkaagaska tjellde, Sirges)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Péron</w:t>
+                <w:t xml:space="preserve">Metal and organic matter dynamics in permafrost environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week 2019, Ministère de l'Europe et des Affaires Etrangères</w:t>
+              <w:t xml:space="preserve">Arctic Week 2019 - Ministère de l'Europe et des Affaires Etrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409592v1</w:t>
+                <w:t xml:space="preserve">hal-02428601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal and organic matter dynamics in permafrost environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Alexis</w:t>
+                <w:t xml:space="preserve">Present and future distribution modeling of Pinus sylvestris and Betula pubescens within the reindeer pastures of the Gabna sameby (Sweden)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malé Kital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week 2019 - Ministère de l'Europe et des Affaires Etrangères</w:t>
+              <w:t xml:space="preserve">Arctic Week 2019, Ministère de l'Europe et des Affaires Etrangères, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428601v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future distribution modeling of Pinus sylvestris and Betula pubescens within the reindeer pastures of the Gabna sameby (Sweden)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malé Kital</w:t>
+                <w:t xml:space="preserve">Geography of fire hazard in Swedish Lapland and three reindeer herding communities (Gaba, Jaahkaagaska tjellde, Sirges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week 2019, Ministère de l'Europe et des Affaires Etrangères, Paris</w:t>
+              <w:t xml:space="preserve">Arctic Week 2019, Ministère de l'Europe et des Affaires Etrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409615v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild reindeer winter migratory patterns (Hardangervidda, Norway): what resilience under climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3746,51 +3746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET ITE : TRACS « Dégel des sols arctiques : contrôle de la dynamique des éléments traces par la matière organique dissoute »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring vegetal landscapes of the Gabna reindeer herders' community (northern Sweden): links between current temperatures raises and ecosystem borealization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Climat et Impacts, Session 5 : variabilités actuelle et passée du climat des hautes latitudes : rôle de la cryosphère, rétroactions et impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orsay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3947,178 +3947,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANDSCAPE(S)</w:t>
+                <w:t xml:space="preserve">Changement climatique et pérennisation de l'élevage semi-nomade de rennes en Laponie: &amp;quot;Ressource&amp;quot; au pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Åsa Larsson Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Ungulate Arctic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Røros, Norway. 2015</w:t>
+              <w:t xml:space="preserve">Journée 2015 des jeunes chercheurs de l'Ecole Doctorale de Géographie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375828v1</w:t>
+                <w:t xml:space="preserve">hal-01375799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et pérennisation de l'élevage semi-nomade de rennes en Laponie: &amp;quot;Ressource&amp;quot; au pluriel</w:t>
+                <w:t xml:space="preserve">LANDSCAPE(S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Larsson Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2015 des jeunes chercheurs de l'Ecole Doctorale de Géographie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">14th Ungulate Arctic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Røros, Norway. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375799v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4136,51 +4136,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel urbanisme face au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,64 +4274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la variabilité climatique sur la démographie des rennes en Laponie suédoise: de l'intérêt du calendrier pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4386,51 +4386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un débat ancien, des questions nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4655,51 +4655,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Londres, Barcelone, une inspiration pour le Grand Paris ? Objectif Grand Paris Magazine, rubrique Expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,57 +4750,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition ENVEXX Extreme arctic environments facing climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exposition virtuelle 3D ENVEXX Les environnements extrêmes arctiques en proie au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4915,51 +4915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the influence of geographical laws and sampling biais to model distribution of Birch tree from Open-acess Biodiversity Dataset (OBDs) in Swedish Lapland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5277,51 +5277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C941CF4"/>
+    <w:nsid w:val="5F6A9626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5508,51 +5508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8796-2071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ponti&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Paty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Guiff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eaa.2026.1009114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairi Pineros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zanardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#233; Kital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yasuhisa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bourrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn P&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Larsson Blind" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/architecture-urbanisme/648-reinventer-la-ville-avec-l-ecologie.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Berville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03932286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02973852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8796-2071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ponti&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Paty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Guiff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eaa.2026.1009114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairi Pineros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zanardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#233; Kital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yasuhisa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bourrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn P&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Larsson Blind" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/architecture-urbanisme/648-reinventer-la-ville-avec-l-ecologie.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Berville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03932286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02973852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>