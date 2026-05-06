--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -877,217 +877,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’occupation des Niayes de la banlieue de Dakar en relation avec la variabilité pluviométrique (1972–2022)</w:t>
+                <w:t xml:space="preserve">Heatwave Predisposition in Dakar: Mapping and Identification of Priority Intervention Areas through Multi-Criteria Spatial Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malé Kital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau dans la ville : aménités et fragilité des zones humides urbaines du Nord et des Suds face au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEDETE (Université d’Orléans), Université de Bambey (Sénégal), Groupe d’histoire des zones humides, SNPN, May 2023, Bourges, France</w:t>
+              <w:t xml:space="preserve">Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-Paris-Saclay, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267810v1</w:t>
+                <w:t xml:space="preserve">hal-05265926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heatwave Predisposition in Dakar: Mapping and Identification of Priority Intervention Areas through Multi-Criteria Spatial Analysis</w:t>
+                <w:t xml:space="preserve">Changement d’occupation des Niayes de la banlieue de Dakar en relation avec la variabilité pluviométrique (1972–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malé Kital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS-Paris-Saclay, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">L'eau dans la ville : aménités et fragilité des zones humides urbaines du Nord et des Suds face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDETE (Université d’Orléans), Université de Bambey (Sénégal), Groupe d’histoire des zones humides, SNPN, May 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265926v1</w:t>
+                <w:t xml:space="preserve">hal-05267810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE SPATIO-TEMPORELLE DE L'ÉVOLUTION DU COUVERT VÉGÉTAL DÉTECTÉ PAR MODIS À L'ÉCHELLE DU SAHEL : VERDISSEMENT AU NORD, BRUNISSEMENT AU SUD ?</w:t>
               </w:r>
@@ -2348,338 +2348,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager les savoirs scientifiques et locaux pour modéliser le changement climatique dans les milieux extrêmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi phénologique de la végétation des régions subarctiques scandinaves: des réponses contrastées au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josyane Ronchail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Courault</w:t>
+                <w:t xml:space="preserve">Nicolas Delbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « L’incertitude et ses enjeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Variabilités et changement climatique: impacts sur les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953356v1</w:t>
+                <w:t xml:space="preserve">hal-01375771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des régimes de circulations atmosphériques sur le climat en Laponie suédoise, perception des variabilités climatiques par les éleveurs de rennes Saami</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partager les savoirs scientifiques et locaux pour modéliser le changement climatique dans les milieux extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « L’incertitude et ses enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375784v1</w:t>
+                <w:t xml:space="preserve">hal-01953356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi phénologique de la végétation des régions subarctiques scandinaves: des réponses contrastées au changement climatique</w:t>
+                <w:t xml:space="preserve">Influences des régimes de circulations atmosphériques sur le climat en Laponie suédoise, perception des variabilités climatiques par les éleveurs de rennes Saami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle de Palaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delbart</w:t>
+                <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités et changement climatique: impacts sur les sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375771v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeMoTF Merge and Mosaic Through Folders Une boîte à outils de prétraitements automatiques de grandes bases de données géoréférencées Deux exemples de coopération ingénierie Géomatique et recherche en Géographie</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Climatologie et topoclimatologie de l’Université de Liège; Association Internationale de Climatologie, Jul 2015, Liège, Belgique. pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2018 - 20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 20, pp.17363, 2018, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,51 +4300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Cohen; Christian Giusti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux extrêmes et critiques face au changement climatique. Climat, Territoire, Environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5277,51 +5277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F6A9626"/>
+    <w:nsid w:val="F62CE6D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5508,51 +5508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8796-2071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ponti&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Paty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Guiff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eaa.2026.1009114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairi Pineros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zanardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#233; Kital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yasuhisa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bourrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn P&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Larsson Blind" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/architecture-urbanisme/648-reinventer-la-ville-avec-l-ecologie.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Berville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03932286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02973852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-courault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8796-2071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ponti&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Paty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Guiff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eaa.2026.1009114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairi Pineros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zanardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#233; Kital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yasuhisa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bourrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn P&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Larsson Blind" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/architecture-urbanisme/648-reinventer-la-ville-avec-l-ecologie.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Berville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03932286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02973852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>