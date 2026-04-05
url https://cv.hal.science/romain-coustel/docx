--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1035,295 +1035,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rogez</w:t>
+                <w:t xml:space="preserve">Frankie Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Renard</w:t>
+                <w:t xml:space="preserve">Stena Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Scudiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.131763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805630v1</w:t>
+                <w:t xml:space="preserve">hal-03329171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frankie Roberts</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stena Peterson</w:t>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Ha</w:t>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Scudiero</w:t>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 427, pp.131763. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (31), pp.11787-11796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329171v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birnessite: A New Oxidant for Green Rust Formation</w:t>
               </w:r>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-technique approach for studying Na triclinic and hexagonal birnessites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,437 +1801,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767811v1</w:t>
+                <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Haacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvere Barrat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01767763v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouessac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.18 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675264v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t>
               </w:r>
@@ -2455,90 +2455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave PECVD Silicon Carbonitride Thin Films: A FTIR and Ellipsoporosimetry Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,363 +2591,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State NMR and DFT Combined for the Surface Study of Functionalized Silicon Nanoparticles</w:t>
+                <w:t xml:space="preserve">Optimization of the molecular sieving properties of amorphous SiCXNY:H hydrogen selective membranes prepared by PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lee</w:t>
+                <w:t xml:space="preserve">M. Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monu Kaushik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chenavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Chanal</w:t>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502687⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1935-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02511-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507024v1</w:t>
+                <w:t xml:space="preserve">hal-01505372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the molecular sieving properties of amorphous SiCXNY:H hydrogen selective membranes prepared by PECVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State NMR and DFT Combined for the Surface Study of Functionalized Silicon Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monu Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haacke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Yves Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drobek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Roualdes</w:t>
+                <w:t xml:space="preserve">Myriam Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (45), pp.16047-16058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02511-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505372v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the structure–property relationships of PECVD SiCxNy(O):H materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,186 +3813,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS: An efficient probe to characterize Si(001)-(2 X 1) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of phenylacetylene on Si(100)-2 x 1: Kinetics and structure of the adlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Witkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 600, pp.5142. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (45), pp.22635-22643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp063988d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424588v1</w:t>
+                <w:t xml:space="preserve">hal-01290190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,156 +4084,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of phenylacetylene on Si(100)-2 x 1: Kinetics and structure of the adlayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAS: An efficient probe to characterize Si(001)-(2 X 1) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (45), pp.22635-22643. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600, pp.5142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp063988d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290190v1</w:t>
+                <w:t xml:space="preserve">hal-00424588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4277,77 +4277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
@@ -4376,90 +4376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 selective SiCN-based membranes prepared by PECVD Investigation of structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4527,77 +4527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Metz, France</w:t>
@@ -4639,64 +4639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes céramiques non-oxydes a-SiCxNy:H permsélectives à l’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,103 +4751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative microporous a-SiCxNy:H membranes synthesized by PECVD for H2/CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International School on Chemistry and Renewable Energies - Chaire Total</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
@@ -4889,90 +4889,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-oxide molecular sieve membranes for gas separation- Inorganic membranes for green chemical production and clean power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t>
@@ -5120,236 +5120,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Affiche : &amp;quot;Characterization of PECVD thin films by ellipsometric porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR "TEMPS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080025v1</w:t>
+                <w:t xml:space="preserve">hal-00080032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Characterization of PECVD thin films by ellipsometric porosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080032v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5367,51 +5367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the structure–property relationships of PECVD a-SiCxNy:H membranes permselective to hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,90 +5492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous silicon carbonitride molecular sieve membranes -An insight into their structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes Innovantes pour la Séparation de l’Hydrogène – MISHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,64 +5768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS Université de Lorraine. 2018, pp.543 - 550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6426,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18120456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502687" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9HZSGTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500195r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412327p" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.096103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035323" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207946e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599709" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803842h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3BTCT7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.045" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXP45VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063988d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCRLJ6P8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080032v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18120456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9HZSGTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500195r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412327p" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.096103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035323" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207946e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599709" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803842h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3BTCT7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063988d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCRLJ6P8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXP45VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>