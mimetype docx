--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -520,308 +520,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Radiolytic Oxidation in Halide Aqueous Solutions: A Pathway Toward Improved Synchrotron NAP-XPS Analysis</w:t>
+                <w:t xml:space="preserve">The role of starch in nano-magnetite formation: A spectrometric and structural investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Tissot</w:t>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (32), pp.15825-15838. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 297, pp.127285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285240v1</w:t>
+                <w:t xml:space="preserve">hal-03937318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of starch in nano-magnetite formation: A spectrometric and structural investigation</w:t>
+                <w:t xml:space="preserve">Deciphering Radiolytic Oxidation in Halide Aqueous Solutions: A Pathway Toward Improved Synchrotron NAP-XPS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+                <w:t xml:space="preserve">Héloïse Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">François Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 297, pp.127285. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (32), pp.15825-15838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937318v1</w:t>
+                <w:t xml:space="preserve">hal-04285240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1439,90 +1439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As(V) and As(III) sequestration by starch functionalized magnetite nanoparticles: influence of the synthesis route onto the trapping efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.524-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Kervern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,77 +1690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch functionalized magnetite nanoparticles: New insight into the structural and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,437 +1801,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.18 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767763v1</w:t>
+                <w:t xml:space="preserve">hal-01767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Haacké</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675264v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Haacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 248, pp.18 - 25. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767811v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t>
               </w:r>
@@ -2455,90 +2455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave PECVD Silicon Carbonitride Thin Films: A FTIR and Ellipsoporosimetry Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,64 +2890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the structure–property relationships of PECVD SiCxNy(O):H materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,186 +3813,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of phenylacetylene on Si(100)-2 x 1: Kinetics and structure of the adlayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAS: An efficient probe to characterize Si(001)-(2 X 1) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (45), pp.22635-22643. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600, pp.5142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp063988d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290190v1</w:t>
+                <w:t xml:space="preserve">hal-00424588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,156 +4084,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS: An efficient probe to characterize Si(001)-(2 X 1) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of phenylacetylene on Si(100)-2 x 1: Kinetics and structure of the adlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Witkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 600, pp.5142. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (45), pp.22635-22643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp063988d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424588v1</w:t>
+                <w:t xml:space="preserve">hal-01290190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4376,51 +4376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 selective SiCN-based membranes prepared by PECVD Investigation of structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes céramiques non-oxydes a-SiCxNy:H permsélectives à l’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,64 +4751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative microporous a-SiCxNy:H membranes synthesized by PECVD for H2/CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,51 +4889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-oxide molecular sieve membranes for gas separation- Inorganic membranes for green chemical production and clean power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,51 +5126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiche : &amp;quot;Characterization of PECVD thin films by ellipsometric porosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,51 +5221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,51 +5367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the structure–property relationships of PECVD a-SiCxNy:H membranes permselective to hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,51 +5492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous silicon carbonitride molecular sieve membranes -An insight into their structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes Innovantes pour la Séparation de l’Hydrogène – MISHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS Université de Lorraine. 2018, pp.543 - 550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6426,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18120456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9HZSGTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500195r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412327p" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.096103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035323" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207946e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599709" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803842h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3BTCT7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063988d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCRLJ6P8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXP45VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18120456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9HZSGTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500195r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412327p" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.096103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035323" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207946e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599709" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803842h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3BTCT7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.045" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXP45VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063988d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCRLJ6P8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>