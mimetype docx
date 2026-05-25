--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -905,425 +905,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (31), pp.11787-11796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457736v1</w:t>
+                <w:t xml:space="preserve">hal-03805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frankie Roberts</w:t>
+                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stena Peterson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305, pp.122631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329171v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">Stena Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rogez</w:t>
+                <w:t xml:space="preserve">Su Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Renard</w:t>
+                <w:t xml:space="preserve">Louis Scudiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (31), pp.11787-11796. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.131763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805630v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birnessite: A New Oxidant for Green Rust Formation</w:t>
               </w:r>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Doggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-technique approach for studying Na triclinic and hexagonal birnessites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,437 +1801,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.014⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767811v1</w:t>
+                <w:t xml:space="preserve">hal-01675264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouessac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.18 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675264v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t>
               </w:r>
@@ -2455,90 +2455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave PECVD Silicon Carbonitride Thin Films: A FTIR and Ellipsoporosimetry Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,363 +2591,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the molecular sieving properties of amorphous SiCXNY:H hydrogen selective membranes prepared by PECVD</w:t>
+                <w:t xml:space="preserve">Solid-State NMR and DFT Combined for the Surface Study of Functionalized Silicon Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haacke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drobek</w:t>
+                <w:t xml:space="preserve">Monu Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roualdes</w:t>
+                <w:t xml:space="preserve">Yves Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02511-y⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (45), pp.16047-16058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505372v1</w:t>
+                <w:t xml:space="preserve">hal-01507024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State NMR and DFT Combined for the Surface Study of Functionalized Silicon Nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the molecular sieving properties of amorphous SiCXNY:H hydrogen selective membranes prepared by PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chenavier</w:t>
+                <w:t xml:space="preserve">M. Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Chanal</w:t>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502687⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1935-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02511-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01507024v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the structure–property relationships of PECVD SiCxNy(O):H materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,291 +3017,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy, the Silent Killer of Aromaticity of Adsorbed Pyridine on Si(100) and Ge(100)</w:t>
+                <w:t xml:space="preserve">Mechanism of Benzene Mono layer Formation on Si(100)-2x1 Studied by Surface Differential Reflectance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carniato</w:t>
+                <w:t xml:space="preserve">O. Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boureau</w:t>
+                <w:t xml:space="preserve">N. Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (31), pp.17505 - 17510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp500195r⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (20), pp.10740-10745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp412327p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501250v1</w:t>
+                <w:t xml:space="preserve">hal-01238950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Benzene Mono layer Formation on Si(100)-2x1 Studied by Surface Differential Reflectance Spectroscopy</w:t>
+                <w:t xml:space="preserve">Entropy, the Silent Killer of Aromaticity of Adsorbed Pyridine on Si(100) and Ge(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Witkowski</w:t>
+                <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+                <w:t xml:space="preserve">G. Boureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (20), pp.10740-10745. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (31), pp.17505 - 17510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp412327p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp500195r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238950v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Two-Stage Kinetics of Ethylene Adsorption on Si(100) Unraveled by Surface Optical Spectroscopy and Monte Carlo Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,77 +3374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyridine on Si(001)-(2 x 1): Density functional theory simulations compared with spectroscopic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (3), pp.035323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3625,64 +3625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic factors limiting the preservation of aromaticity of adsorbed organic compounds on Si(100): Example of the pyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,51 +3729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption geometry of pyridine on the single domain Si(100)-2 x 1 surface: Fully polarization resolved NEXAFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (36), pp.14102-14107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3858,51 +3858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 600, pp.5142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,298 +3942,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Adsorption of phenylacetylene on Si(100)-2 x 1: Kinetics and structure of the adlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (45), pp.22635-22643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp063988d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186246v1</w:t>
+                <w:t xml:space="preserve">hal-01290190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of phenylacetylene on Si(100)-2 x 1: Kinetics and structure of the adlayer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (45), pp.22635-22643. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp063988d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290190v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4277,77 +4277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
@@ -4376,90 +4376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 selective SiCN-based membranes prepared by PECVD Investigation of structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4527,77 +4527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Metz, France</w:t>
@@ -4639,90 +4639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes céramiques non-oxydes a-SiCxNy:H permsélectives à l’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
@@ -4751,103 +4751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative microporous a-SiCxNy:H membranes synthesized by PECVD for H2/CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International School on Chemistry and Renewable Energies - Chaire Total</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
@@ -4889,90 +4889,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-oxide molecular sieve membranes for gas separation- Inorganic membranes for green chemical production and clean power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t>
@@ -5120,236 +5120,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Characterization of PECVD thin films by ellipsometric porosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080032v1</w:t>
+                <w:t xml:space="preserve">hal-00080025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Affiche : &amp;quot;Characterization of PECVD thin films by ellipsometric porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR "TEMPS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00080025v1</w:t>
+                <w:t xml:space="preserve">hal-00080032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5367,51 +5367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the structure–property relationships of PECVD a-SiCxNy:H membranes permselective to hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,90 +5492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous silicon carbonitride molecular sieve membranes -An insight into their structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes Innovantes pour la Séparation de l’Hydrogène – MISHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,64 +5768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5925,64 +5925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS Université de Lorraine. 2018, pp.543 - 550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6426,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18120456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9HZSGTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500195r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412327p" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.096103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035323" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207946e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599709" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803842h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3BTCT7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.045" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXP45VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063988d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCRLJ6P8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Bitetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03676" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18120456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502687" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9HZSGTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412327p" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boureau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500195r" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Witkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.096103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035323" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207946e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599709" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803842h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3BTCT7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.045" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXP45VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063988d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCRLJ6P8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080032v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>