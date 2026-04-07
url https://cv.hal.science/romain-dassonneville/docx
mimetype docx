--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -117,52 +117,2211 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple trait genetic evaluation of clinical mastitis in French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.558-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error rate for imputation from the Illumina BovineSNP50 chip to the Illumina BovineHD chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Schrooten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus F. Brøndum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens S. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short communication: Imputation performances of 3 low-density marker panels in beef and dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (7), pp.4136 - 4140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a bovine low-density SNP array optimized for imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyoung Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of a novel evolutionary algorithm for genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All cows are worth to be genotyped !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic evaluation of mastitis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruna 2012 – World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, St. Gallen, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are genomic evaluations free of bias due to preferential treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bratislava, Slovakia. pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the 50K chip to the HD: Imputation efficiency in 9 French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputation efficiency with different low density chips in French dairy cattle and beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011 Interbull meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of imputing markers from a low density chip on the reliability of genomic breeding values in Holstein populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Brøndum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt d'une puce basse densité pour l'évalution génomique des vaches laitières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place de la sélection génomique dans les trois principales races françaises de bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de paramètres génétiques de nouveaux caractères fonctionnels pour les bovins laitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbat-Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic selection of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Animal genetics. AgroParisTech, 2012. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pastel-00954581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputation efficiency with different low density chips in French dairy and beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interbull Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 4 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -230,51 +2389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13933D38"/>
+    <w:nsid w:val="CB7B3707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -461,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-dassonneville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1266-9483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-dassonneville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1266-9483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Schrooten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyoung Chung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00954581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>