--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -417,278 +417,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Imputation performances of 3 low-density marker panels in beef and dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a bovine low-density SNP array optimized for imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyoung Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-5133⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003420v1</w:t>
+                <w:t xml:space="preserve">hal-01019774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a bovine low-density SNP array optimized for imputation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Short communication: Imputation performances of 3 low-density marker panels in beef and dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (7), pp.4136 - 4140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019774v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -852,51 +852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All cows are worth to be genotyped !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1075,273 +1075,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are genomic evaluations free of bias due to preferential treatment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the 50K chip to the HD: Imputation efficiency in 9 French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Bratislava, Slovakia. pp.188</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744592v1</w:t>
+                <w:t xml:space="preserve">hal-02748900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the 50K chip to the HD: Imputation efficiency in 9 French dairy cattle breeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t>
+                <w:t xml:space="preserve">Are genomic evaluations free of bias due to preferential treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venot</w:t>
+                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillaume</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.308</w:t>
+              <w:t xml:space="preserve">, 2012, Bratislava, Slovakia. pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748900v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation efficiency with different low density chips in French dairy cattle and beef breeds</w:t>
               </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
@@ -2204,64 +2204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation efficiency with different low density chips in French dairy and beef breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2389,51 +2389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB7B3707"/>
+    <w:nsid w:val="6420D6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2620,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-dassonneville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1266-9483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Schrooten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyoung Chung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00954581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-dassonneville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1266-9483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Schrooten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyoung Chung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034130" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00954581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>