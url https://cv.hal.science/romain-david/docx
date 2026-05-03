--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain David </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Romain DAVID, PhD, Océanographie et écologie en background.Sciences de la vie et data sciences - Spécialiste en interopérabilité des Systèmes d'Information Environnementaux et valorisation des savoirs en sciences de la vie.Mes travaux concernent les systèmes d’observation et d'expérimentation à large échelle des (agro)écosystèmes terrestres et marins et les systèmes d'information et de la valorisation de la connaissance sur la biodiversité qui y sont couplés. Je m'intéresse particulièrement aux nouvelles méthodes de fouille de données et à la représentation des données sous forme de graphes (mono ou multi-layers, mono ou pluripartites, sémantiques ou non). Cette formalisation de la connaissance permet d'envisager l'usage de nouvelles méthodes d'analyse de données hétérogènes, de proposer des questionnements scientifiques émergeant des données (et non l'inverse, qui est l'approche scientifique classique), et de faire des propositions de scenarios dépendant de variables de contextes utilisables dans le domaine de l'aide à la décision. Je souhaite continuer à m’investir dans le développement de programmes de recherche pluri voire transdisciplinaires et des partenariats associant scientifiques et acteurs publics. Je m'implique dans les initiatives et démarches pour la science ouverte aux niveaux européen et international (FAIRness literacy, Data Management Plan, FAIRisation training).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-david</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4073-7456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233679359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1194155284793087060771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABH-8335-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche - Data Manager de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERINHA AISBL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (European Research Infrastructure on Highly Pathogenic Agents)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de la politique de gestion des données dans le cadre d'ERINHA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place et développement du catalogue de données d'ERINHA, et de son DMP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conceptialisation d'un centre de ressource de données dans le cloud respectant les principes FAIR, et des étapes pour y faire parvenir les partenaires d'ERINHA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place de procédures garantissant la sécurité des données, ainsi que les restrictions d'accès nécessaires, leur stockage et archivage et les méthodologies de transfert des données sensibles,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identification, déploiement et implémentation des outils web (VRE) et e-infrastructures pour le management des données dans le cadre du réseau d'ERINHA et des projets de recherche afférents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités particulières</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WP Leader du projet européen </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WP Leader du projet européen </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task Leader du projet européen </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en charge du Data Management Plan des projets européens </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVORA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCHFVACIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERCEPTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 2025 Membre élu du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Advisory Board (TAB) de Research Data Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2024 Co-chair du </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG PDS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Professionnalising Data Stewardship Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2024 Co-chair du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG SD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Sensitive Data Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2024 Co-chair de la liste &amp;quot;RDA France FAIR Data&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 lettres archivées consultables sur le site de la RDA-&amp;gt; pour s'inscrire à : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA France FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 2026 Membre actif de </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC Task Force FAIR Metrics and Digital Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 2026 Membre actif de EOSC </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OA2: Metadata, Ontologies & Interoperability</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OA5 skills-training-rewards-recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2024 Representation de ERINHA à l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblée Générae de EOSC Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Et anciennement:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 2024 Co-chair du </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG SHARC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(SHAring for Rewarding and Credits Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre actif de FDO Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous groupe </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;FDO type&amp;quot; et &amp;quot;FDO Sem&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2023 Co-chair de la liste RDA France Santé -&amp;gt; pour s'inscrire à </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA France Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - 2023 Membre </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC Task Force FAIR Metrics and Data Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">précédemment Ingénieur de Recherche à l'INRAE (Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement) Laboratoire Mathématiques, Informatique et STatistique pour l'Environnement et l'Agronomie (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR MISTEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interopération des plates-formes (Phenotyping Hybrid Information System) et animation des échanges entre les acteurs de différentes disciplines (concernant l’adoption, le choix et la mise en oeuvre d’ontologies et de normes notamment)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au développement des standards de domaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-chair du </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG Group SHARC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SHAring for Rewarding and Credits Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">précédemment PhD Océanographie - Fouille de données à l'Institut Ecologie et Environnement du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMBE UMR 7263</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiateur et animateur du consortium </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMed </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">devenu depuis </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-chair du </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG Group SHARC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SHAring for Rewarding and Credits Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WP Leader du programme européen </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administrateur de différentes bases de données concernant des systèmes d'observations côtiers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaine d’activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux concernent les systèmes d’observation et d'expérimentation à large échelle des (agro)écosystèmes terrestres et marins et les systèmes d'information et de la valorisation de la connaissance sur la biodiversité qui y sont couplés. Je m'intéresse particulièrement aux nouvelles méthodes de fouille de données et à la représentation des données sous forme de graphes (mono ou multilayers, mono ou pluripartites, sémantiques ou non). Cette formalisation de la connaissance permet d'envisager l'usage de nouvelles méthodes d'analyse de données hétérogènes, de proposer des questionnements scientifiques émergeant des données (et non l'inverse, qui est l'approche scientifique classique), et de faire des propositions de scenarios dépendant de variables de contextes utilisables dans le domaine de l'aide à la décision. Je souhaite continuer à m’investir dans le développement de programmes de recherche pluri voire transdisciplinaires et des partenariats associant scientifiques et acteurs publics. Je m'implique dans les initiatives et démarches pour la science ouverte aux niveaux européen et international (FAIRness literacy, Data Management Plan, FAIRisation training).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes et intérêts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique dans le domaine de la biodiversité et de l'agronomie, bases de données, représentations des connaissances, gestion de données scientifiques, Plan de gestion de données, fouille de données, développement de communautés autour de la donnée, visualisation de données, dissémination, science ouverte, big data</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie côtière, Macro-écologie, Benthos, écologie Marine, suivi de la Biodiversité, suivi des impacts environnementaux, Océanographie biologique, Restauration écologique, Gestion des ressources en Milieu marin, systèmes d’aide à la décision</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherches récents et en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCARS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – Open Science Cluster Action for Research & Society est un projet de quatre ans financé à hauteur de 25 millions d'euros dans le cadre de l'appel HORIZON-INFRA-2023-EOSC-01-01 de la Commission européenne, sous l'accord de subvention n° 101129751. Il réunit des infrastructures de recherche européennes de premier plan, visant à encourager l'adoption de la science ouverte en Europe à travers diverses disciplines et communautés scientifiques. Les objectifs principaux incluent la consolidation des services de données FAIR interdisciplinaires et des pratiques de travail durables. Le projet lancera deux appels ouverts pour le développement de nouveaux projets innovants de science ouverte, totalisant environ 16 millions d'euros, afin de promouvoir la recherche intensive en données FAIR dans l'Espace européen de la recherche (ERA). Le premier appel a été lancé en mars 2024 et le second est prévu pour novembre 2024. (under CE grant agreement Nº101129751)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVORA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – European Viral Outbreak Research Alliance, est un projet de quatre ans financé par l'accord de subvention Horizon Europe n° 101131959. EVORA rassemble les infrastructures de recherche de premier plan comme ELIXIR, ERINHA, et EVA pour renforcer la préparation et la réponse aux pandémies en Europe. Les objectifs principaux incluent la consolidation des infrastructures durables de l'UE, l'élaboration de mécanismes de gouvernance communs, la mise en place de normes de qualité et l'amélioration de la capacité de l'UE à mener des recherches coordonnées sur les menaces infectieuses. EVORA vise à offrir des ressources intégrées et des services de recherche préclinique pour l'étude des pathogènes viraux. (under CE grant agreement Nº101131959)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – Integrated Services for Infectious Diseases Outbreak Research a pour objectif d’accroître la réactivité et la préparation de l'UE à toute menace épidémique en fournissant une très large gamme de services innovants et de haute qualité à toutes les communautés d'utilisateurs scientifiques ayant des projets dans le domaine des agents hautement pathogènes. Le consortium ISIDORe représente le plus grand instrument de recherche dédié à l'étude des pathogènes à haut risque jamais mis en place. Suite à l'appel à manifestation d'intérêt de l'incubateur de l'HERA sur les variantes du SARS‑CoV_2, le projet ISIDORe (Integrated Services for Infectious Disease Outbreak Research) dirigé par ERINHA a été sélectionné comme l'une des premières actions d'Horizon Europe. Le consortium ISIDORe comprend 154 participants de 32 pays du monde entier et contribuera aux efforts de recherche sur les variants du SRAS-CoV-2 et tout autre agent pathogène à tendance épidémique, en assemblant un portefeuille intégré et complémentaire d'état de l'art, de services de pointe au profit de la communauté scientifique. (under CE grant agreement Nº101046133)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-COVID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Le monde a généré de grandes quantités de données en réponse à la pandémie de COVID-19, et en génère toujours plus. Ces données proviennent de nombreuses sources différentes, et les identifier, les connecter et les intégrer pour une analyse efficace reste un défi majeur. Le projet BeYond-COVID vise à rendre les données sur la COVID-19 accessibles aux scientifiques dans les laboratoires mais aussi à toute personne pouvant les utiliser, comme le personnel médical des hôpitaux ou les responsables gouvernementaux. Au-delà des données sur le SRAS-CoV-2, le projet fournira un cadre pour rendre les données d'autres maladies infectieuses ouvertes et accessibles à tous. (under CE grant agreement Nº101046203)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERCEPTOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  – INTERnational Cooperation of high containment research infrastructures: from Epidemic Preparedness TO Response, est un projet de quatre ans financé à hauteur de 1,5 millions d'euros dans le cadre de l'appel Horizon Europe, sous l'accord de subvention n° 101095532. Il réunit 14 infrastructures de recherche de premier plan en Europe pour renforcer la préparation et la réponse aux épidémies. Les principaux objectifs du projet sont d'améliorer l'accès aux infrastructures de recherche à haut confinement, de renforcer les compétences des chercheurs et des gestionnaires de laboratoires, et de promouvoir le partage des connaissances, des compétences et des expériences. En offrant des programmes de formation communs et des échanges de personnel, INTERCEPTOR vise à pousser les frontières de la science et de l'innovation dans le domaine des maladies infectieuses émergentes (EID).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – New AntiVirals for Infections with Pandemic Potential, est un projet de quatre ans financé par l'accord de subvention Horizon Europe. NAVIPP vise à renforcer la capacité de l'UE à répondre aux menaces virales en assemblant une plateforme internationale de R&D pour le développement de médicaments antiviraux contre les pathogènes à potentiel pandémique. Les principaux objectifs incluent le développement de médicaments antiviraux à large spectre pour atténuer les effets précoces des épidémies et des pandémies. Le consortium comprend plusieurs partenaires de divers pays européens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCHFVACIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> –  Crimean Congo Haemorrhagic Fever Virus, est un projet de recherche financé par l'Union Européenne, visant à développer des contre-mesures prophylactiques et thérapeutiques efficaces contre le virus de la fièvre hémorragique de Crimée-Congo (CCHFV). Ce projet de quatre ans se concentre sur l'optimisation d'un candidat vaccin à base d'ARNm, l'étude de la biologie structurelle des glycoprotéines virales, et le développement d'anticorps monoclonaux immunothérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAMPO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (QUAlité des Milieux côtiers POrtuaire en haute-Corse) développe une méthode innovante de monitoring de la qualité des eaux basée sur des techniques d’écotoxicologie de mesure de biomarqueurs chez des invertébrés et à développer des outils pour les gestionnaires des ports.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC Life</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - EOSC-Life brings together the 13 Biological and Medical ‘ESFRI’ research infrastructures (BMS RIs) to create an open, digital and collaborative space for biological and medical research. The project will publish ‘FAIR’ data and a catalogue of services provided by participating RIs for the management, storage and reuse of data in the European Open Science Cloud (EOSC). (under CE grant agreement Nº824087)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - The PARSEC project is designed to provide a unique opportunity for data and synthesis scientists to collaborate and exchange in real-time toward the goal of improving research outcomes, data sharing, and data reuse. It will also help pioneer new scientific and data science technologies aimed at improving both the management and conservation of global biodiversity.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - project is working to facilitate the progressive implementation of FAIR principles by data managers and producers in agriculture and agri-food. Improved data management will facilitate interdisciplinarity and reproducibility of work while reducing data duplication. We are particularly interested in the application of FAIR principles to semantic resources (ontologies, thesauri…) which are themselves key elements for making data more FAIR (Principle I2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAFIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Areas of potential high-interaction between marine traffic and marine mammals in French West Indies: this project aims at improving the knowledge on the pressure of maritime activities on the marine environment in the Caribbean Sea. In particular, a master internship focuses on studying the spatiotemporal co-occurrence between marine traffic and cetaceans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinha Advance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - ERINHA Research Infrastructure was successfully set up and has now entered into its operational phase. ERINHA-Advance is a H2020-funded project which aims to continue supporting the successful operation of the ERINHA Research Infrastructure to ensure its long-term sustainability. (under CE grant agreement Nº824061)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Data to Knowledge in Agronomy and Biodiveristy project create a framework to turn agronomy and biodiversity data into knowledge –semantically described, interoperable, actionable, open– and investigate scientific methods and tools to exploit this knowledge for applications in science & agriculture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPPN2020 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- European Plant Phénotyping Network (Horizon 2020 research and innovation programme under grant agreement Nº731013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Indexing for Mining Ecological and Environmental Data : </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.indexmed.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Financement 2016 - </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GRAMINEES - GRAphe data Mining In Natural, Ecological and Environnemental Sciences (Financement </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR MaDICS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EVACOR et EVACOR2 - EVAluation des services écosystémiques des habitats CORalligènes (1 et 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGI-GEEK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - VIsualisation of Graph In transdisciplinary Global Ecology, Economy and Sociology data-Kernel (Défi Imag'in, Financement </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARLIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - CHAnger de Regard En Liant dans Indexmed l’Environnement et les Etoiles (PEPS Blanc, Financement </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEE - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[CIGESMED ](</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cigesmed.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the MEDiterranean coastal waters&amp;quot;)- Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the MEDiterranean coastal waters (ANR conventions n° 12-SEAS-0001-01, 02 and 03 for France; GSRT - 12SEAS-12-C2 for Greece; TUBITAK Project No: 112Y393 for Turkey)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVOTES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - DEVelopment Of innovative Tools for understanding marine biodiversity and assessing good Environmental Status </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.devotes-project.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (European Union's Seventh Framework Programme for research, technological development and demonstration under grant agreement n°308392)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Effects of global change on the marine benthos and habitats in Kerguelen Islands. Establishment of a base line for ecological and genetic monitoring, protection and conservation. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.proteker.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Programme IPEV 1044)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez les slides des présentations orales - non acceptés dans hal sur researchgate : </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David sur ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidences of the Point‐Light Display Observation Methodology in Multi‐Pathology Care: A Retrospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e71800. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hsr2.71800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA and Citizen Science Reveal Hidden Fish Biodiversity in Climate‐Stressed Urban Ports of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Arotcharen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.70142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05219225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04822119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be sustainable: EOSC‐Life recommendations for implementation of FAIR principles in life science data handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐karim Heriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (23), pp.e115008. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.2023115008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of a Data and Digital Object Management Plan (D(DO)MP) in Fostering Sharing Practices in a Multidisciplinary Multinational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.38. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2023-038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umbrella Data Management Plans to Integrate FAIR Data: Lessons From the ISIDORe and BY-COVID Consortia for Pandemic Preparedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Connellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Chiusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, DATA MANAGEMENT PLANNING ACROSS DISCIPLINES AND INFRASTRUCTURES, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2023-035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of biodiversity research in ports: Let's not overlook everyday nature!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.106623. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study on the Intercalibration of a Categorisation System for FAIRer Digital Objects Related to Sensitive Data in the Life Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cano Abadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.196 - 211. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/dint_a_00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative and interdisciplinary categorisation process towards FAIRer digital resources for sensitive life-sciences data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cano Abadía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20989. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25278-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep-Learning Method for the Prediction of Socio-Economic Indicators from Street-View Imagery Using a Case Study from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danton Vellenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), 15 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2022-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical collaboration during a global health emergency: development of the RDA COVID-19 data sharing recommendations and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Biro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bezuidenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.69. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13369.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergün Taşkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1578 - 1594. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan‐regional marine benthic cryptobiome biodiversity patterns revealed by metabarcoding Autonomous Reef Monitoring Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Pearman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aylagas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.4882-4897. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de Jode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.104-113. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ecosystem service concept at a small-scale: The cases of coralligenous habitats in the North-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Uyarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Anlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K Pearman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carugati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (17), pp.8908-8920. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail E. Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Bouzaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17-1 (1), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated method to evaluate and monitor the conservation state of coralligenous habitats: The INDEX-COR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Nike Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Garrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120 (1-2), pp.222-231. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED for divers: Establishing a citizen science initiative for the mapping and monitoring of coralligenous assemblages in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanos Dailianis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouela Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikitas Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (e8692), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.4.e8692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and Innovating Marine Monitoring Approaches for Assessing Marine Environmental Status.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carugati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berzano Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail E. Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana de Carvalho Spinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.213. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging on a Semantic Interoperability Framework for the European Data Space for Science, Research and Innovation (EOSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Magagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Ontologies for FAIR and FAIR Ontologies (Onto4FAIR), 9th Joint Ontology Workshops (JOWO 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassia Trojahn; Luiz Olavo Bonino da Silva Santos; Giancarlo Guizzardi; Clement Jonquet, Jul 2023, Sherbrooke, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8042997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the practicalities of collaboration, data and code sharing across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Minahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lammey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Rittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance 20th Plenary (RDA P20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RDA, Mar 2023, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7770148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and immunogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Immunogenetics and Histocompatibility and 31st British Society for Histocompatibility and Immunogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Glasgow, United Kingdom. pp.415-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of coralligenous assemblages using a metabarcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de Jode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Specially Protected Areas Regional Activity Centre (SPA/RAC), Jan 2019, Antalya, Turkey. pp.41-45, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12755700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a consistent Information System in the different nodes and defining standardisation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting EPPN2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2019, Wageningen, Netherlands. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing crediting/rewarding mechanisms to foster resources (data and materials) sharing in Research: towards recommendations First draft of recommendations from the SHARC biodiversity research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohen Nabeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 11th Plenary meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on the Graph Techniques for Data-mining and Visualization of Heterogeneous Biodiversity Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Méndez Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohen-Nabeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente José Ivars Camáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Nonell-Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexis 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.144 - 151, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006379701440151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new submarine observatory of the Sub-Antarctic coastal benthos facing climate change in Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Van de Putte, Jul 2017, Leuven, Belgium. pp.457, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3241855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strike-Alert: Towards Real-time, High Resolution Navigational Software for Whale Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTECH 2017 : 5th annual IEEE Conference on Technologies for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech.2017.8333534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison among coralligenous-based indices for the assessment of the marine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Montefalcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.23, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12773785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED project: evidence-based management for coralligenous habitats in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12772391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, concepts et services d'un système d'indexation de données distribuées pour l'observation à large échelle en écologie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire d’Informatique et d’Automatique pour les Systèmes (LIAS), Nov 2016, POITIERS, France. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12772074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science for CIGESMED: involving divers in marine biological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanos Dailianis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouella Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.39, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12773961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMed projects: new tools using the CIGESMED DataBase on Coralligenous for indexing, visualizing and data mining based on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, Sabine Sauvage, José-Miguel Sánchez-Pérez, Andrea Rizzoli (Eds.), Jul 2016, Toulouse, France. pp.32, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6047140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project IndexMed: original solutions to manage the heterogeneity of marine ecology data in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.37, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12773540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community composition of macroinvertebrates in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIESM, Sep 2016, Kiel (Allemagne), Germany. pp.470, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12760940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of the Mediterranean coralligenous habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož Slovenia. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED. Protocols: how to implement a multidisciplinary approach on a large scale for coralligenous habitats surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož, Slovenia. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1895.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED habitat's characterization: a simple ans reusable typology at the Mediterranean scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Ҫinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Doğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/ASP 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining keystone species in European regional seas: what are the candidates for the Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sevastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Piroddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Panhellenic Symposium on Oceanography and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCMR, May 2015, Mytilene, Lesbos Island, Greece. pp.553-556, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12775587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first prototype for indexing, visualizing and mining heterogeneous data in Mediterranean ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kokou Yetongnon, Albert Dipanda, University Of Bourgogne, France and Richard Chbeir, University of Pau, France, Nov 2015, Bangkok, Thailand. pp. 232-239, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of macrobenthic assemblages of coralligenous habitats across the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taskin Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/ASP, Oct 2014, Portorož, Slovenia. pp.207-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED: Coralligenous based indicators to evaluate and monitor the &amp;quot;good environmental statut&amp;quot; of the Mediterranean coastal waters, a SeasEra project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous basEd. Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Monitoring of Mediterranean coastal areas: problems and measurement techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR-IBIMET Firenze, Jun 2014, Livorno, Italy. pp.828-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INTEGRATED APPROACH TO EVALUATE AND MONITOR THE CONSERVATION STATE OF CORALLIGENOUS BOTTOMS: THE INDEX-COR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3180.6405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management terminologies: from challenges to community recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary RDA P25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brisbane (AU), Australia. , 1 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Data Challenges in Professionalizing Data Stewardship worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Wyborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6588167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness and Immunogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFI (European Forest Institute ) 2021 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Amsterdam, Netherlands. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study on the intercalibration of a categorisation system for FAIRer digital objects related to sensitive data in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Panagiotopoulou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA Plenary 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Edimbourg, United Kingdom. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA Sensitive Data IG: A shared understanding of Sensitive Data: an update on current progress and looking to future work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharma Akmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichola Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mceachern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 18th Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5663084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA Sensitive Data Interest Group: Goals and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharma Akmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichola Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mceachern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Michalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 17th Plenary Meeting - Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburg, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4690571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data Stewardship into the Research Lifecycle: A PARSEC Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 (#AGU2020),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online everywhere, United Kingdom. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and obstacles to the sharing of sensitive data in Europe, who are the stakeholders and what are their responsibilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Versteeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 16th Plenary “Knowledge Ecology”, 09 - 12 November 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, remotely,, Costa Rica. , 37, 2020, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4275835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing FAIR in data sharing: who are the actors and what are their responsibilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 15. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia. , 2020, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3743946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in data and software management and sharing at the global level: the case of the PARSEC project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danton Ferreira Vellenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 16th Plenary - remotely, Costa Rica, “Knowledge Ecology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San José, Costa Rica. , 2020, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4276640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess FAIRness to improve crediting and rewarding processes for data sharing? A step forward towards an extensive assessment grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 13. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Philadelphia, United States. , 2019, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.2625721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation tool of FAIR criteria literacy and compliance to foster research data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Open Science FAIR Conference: « Synergies for Sustainable, Open and Responsible Research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data alliance - RDA an organisation towards social and technical bridges to enable the open sharing and re-use of data with full credit to FAIR (Findable, Accessible, Interoperable, Reusable) data requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2019, Journées Calcul Données : Rencontres scientifiques et techniques du calcul et des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. , Text mainly from RDA website. www.rd-alliance.org/about-rda, 2019, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3479152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying, naming and interoperating data in a Phenotyping platform network : the good, the bad and the ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Open Science FAIR Conference: « Synergies for Sustainable, Open and Responsible Research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring the sharing of samples and data in research. Crediting and Rewarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharc Interest Rda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. European Immunogenetics and Histocompatibility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisbon, Portugal. , 93 (5), pp.256-401, 2019, Special Issue: Abstracts for the 33rd European Immunogenetics and Histocompatibility Conference, Portugal, 8-11 May 2019. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tan.13518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing and evaluating the FAIRness concept for a good quality of data sharing in Research: the RDA-SHARC-IG (SHAring Rewards and Credit Interest Group)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assemblée MaDICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1745374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to operationalize and to evaluate the FAIRness in the crediting and rewarding processes in data sharing: a first step towards a simplified assessment grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSO 2018 - Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA Ninth Plenary Meeting "Data Infrastructures for Open Science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. , 2017, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32504.44806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réponses originales à l'hétérogénéité des données écologiques en Méditerranée dans le cadre du consortium IndexMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LITEAU, Observation et recherche en appui aux politiques du littoral et de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Brest, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2925.9280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’inventaire des Zones Naturelles d’Intérêt Ecologique Faunistique et Floristique Mer de la région Provence-Alpes-Côte d’Azur, perspectives d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LITEAU, Observation et recherche en appui aux politiques du littoral et de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Brest, France. pp.46, 2016, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3768.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ecological functionning of ecological habitats, and building New Indicators based on Genetic Tools to assess their GES (Good Environmental Status).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de Jode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OT-MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Nature and Landscape Information System (SINP), a collaborative tool for biodiversity data, information and knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Biarritz, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4632.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving data identification and tagging for more effective decision making in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leisa Armstrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Data Management and Decision Support Systems in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Series in Agricultural Science, 978-1-78676-340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous based Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR-IBIMET </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Fifth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.828-843, 2014, 978-88-95597-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones côtières et développement durable : une équation à résoudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Euzen, L. Eymard, F. Gaill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devéloppement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le devéloppement durable à découvert (Chapter: 2-22), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-97, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d'un système d'observation à large échelle au déploiement et à l'exploitation de son système d'information : application à l'observation des habitats coralligènes et à la colonisation de récifs artificiels (ARMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste pour la Présence Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7847715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data to support European pandemic preparedness BY-COVID learnings and policy recommendations after 18 months of cross-disciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Blomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://doi.org/10.5281/zenodo.7950479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on identification of keystone species and processes across regional seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sevastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-103. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.131140/2.1.2093.3929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC Data and Digital Output Management Plan and Workbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of objects with Uniform Resource Identifier (URI): recommendations for application in plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Quidoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Ecosystem Service Concept to a Local-Scale: The Cases of Coralligenous Habitats in the North-Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01624589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Data Preservation in the context of IndexMed -PREDON 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir une approche qualité des données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Zwölf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de gestion des données : recommandations pour une gestion responsable et ouverte des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hadrossek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share your software -SOFTWARE DOCUMENTATION AND CITATION CHECKLIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://doi.org/10.5281/zenodo.7841908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepare your team for Open Science - RESEARCH/PROJECT TEAM OPEN SCIENCE PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://zenodo.org/record/8043545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equip your team for Open Science - RESOURCES AND GUIDANCE FOR TEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Luiz-Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://doi.org/10.5281/zenodo.8043645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase the visibility of your work - DIGITAL PRESENCE CHECKLIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://doi.org/10.5281/zenodo.7841734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA DOCUMENTATION AND CITATION CHECKLIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://zenodo.org/record/7841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC D(DO)MP. Project tracksheets: scholarly publications, non peer-reviewed digital outputs, dataset log, and software log.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Queensland; AGU; ERINHA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BY-COVID D2.2: Data Access and Transfer across research domains and jurisdictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jené Cortada Aina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gormanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Furlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Portell-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.2, BBMRI-ERIC; EMBL-EBI; INFRAFRONTIER; Sciensano; BSC; ELIXIR-NL/VUmc; ERINHA; Lygature; CESSDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC Data and Digital Output Management Plan and Workbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BELMONT Forum; AGU; ERINHA. 2023, https://zenodo.org/record/8231464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Develop a Team Preservation Process - DIGITAL OBJECTS PRESERVATION CHECKLIST FOR TEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Luiz-Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA for Data Management Planning Community Cross-fertilisation Workshop Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Miksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis P. Crawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisha Wood-Charlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Lieby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1, PARSEC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1 EOSC-Life Requirements for hosting/ distributing and access control for sensitive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva García-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Colussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, ECRIN; BBMRI-ERIC; EATRIS; Charité; Lygature; ERINHA; EMBRC; INFRAFRONTIER; EuroBioImaging. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D8.1 EOSC-Life Methodology framework to enhance reproducibility within EOSC-Life – revised version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Carazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC-Life; INFRAFRONTIER; VIB; EMBRC; ERINHA; IRFMN; EMBL-HD; UNIMAN; Fraunhofer; BBMRI-ERIC; NKI; EMBL-EBI; CSR4; HU; CSIC; BSC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BY-COVID D3.2: Implementation of cloud-based, high performance, scalable indexing system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Hermjakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kleemola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Moilanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.2, ELIXIR-Hub; EMBL-EBI; CESSDA/TAU-FSD; ERINHA; UOXF; ECRIN; ELIXIR-NL/VUmc; ELIXIR-NL; Lygature. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BY-COVID - D3.1 - Metadata standards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Hermjakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kleemola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Moilanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.1, EMBL; CESSDA; ERINHA; CESSDA/TAU-FSD; ECRIN,; ELIXIR-NL/VUmc; ELIXIR-NL; Lygature; ELIXIR-UK/UNIMAN; UOXF. 2022, pp.3.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life -D1.3 EOSC-Life EOSC FAIR services deployment for open calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gribbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugis Sarkans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zaliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.3, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; CSIC; VU; BBMRI; KNAW; UVEG; USMI; IMG; UNIMAN; LUMC; EATRIS; UNIMIB; EBI; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; INRAE; UNIVDUN; HMGU; CERBM; BSCRC; UOULU; CRRMMP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DATA QUALITY FRAMEWORK FOR EOSC Authorship Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lacagnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Elisa Kuusniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cappiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC Association. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven Governance of FAIRness Assessment: An Open Issue, an Open Discussion Authorship Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC Association; EOSC. 2022, pp.10.5281/zenodo.7390482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on data standards for observational and interventional studies, and interoperability between healthcare and research data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Panagiotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC-Life. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life D3.2 Report on the work of the initial demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carazo Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instruct-ERIC; CSIC; BSC; CRG; EMBL-HD; INRAE; CNRS; CCMAR; EMBRC ERIC; ALUFR; UNIVDUN; UNITO; ERINHA; CNR; FZJ; UNIMAN; NIB; UNI Bielefeld; Fraunhofer; Diamond; IMG; EATRIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC DDOMP Workbook Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1, AGU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-LIFE WP4 TOOLBOX: Toolbox for sharing of sensitive data - a concept description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Boiten, Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Adeniran,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cano Abadia,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EATRIS/Lygature; ECRIN; CRS4; Charité; BBMRI; INSERM; EMBRC; ERINHA; EATRIS/IRFMN; EU-OPENSCREEN; IME; ELIXIR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life D1.2 EOSC repository deployment for project demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gribbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugis Sarkans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zaliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.2, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; LUMC; EATRIS; INRAE; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; UNIMIB; UNIVDUN; VU; HMGU; CERBM; BSCRC; UOULU; CIRMMP; CSIC; KNAW; BBMRI; UVEG; USMI; IMG; CNRI; UNIMAN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manage your Digital Objects – Research Team Member Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PARSEC. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life D4.3 - Guidance and policy on standards and tools to facilitate sharing and reuse of multimodal data (including imaging), cohort integration, and biosamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Adeniran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cano-Abadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.3, ECRIN; BBMRI; IRFMN; EU-OPENSCREEN; ELIXIR; VHIR; Charité; UNITO; Lygature; INSERM; EMBRC; ERINHA; EATRIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life WP4 Toolbox: Categorisation system for resources to be referenced in the toolbox for sharing of sensitive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cano Abadía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Chassang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECRIN. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Babène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Francois Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED : Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the Mediterranean coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR. 2016, 107 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED for divers - Citizen Science for CIGESMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitriadis Charampalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.340-361, 2017, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste « Développez des pratiques de sauvegarde dans l'équipe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7985798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste pour la Documentation et la Citation des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7847721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste « Outillez votre équipe pour la Science Ouverte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7985792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparez votre équipe à la Science Ouverte - PRATIQUES DE &amp;quot;SCIENCE OUVERTE&amp;quot; POUR LES EQUIPES DE RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7985782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHECK-LISTE POUR LA DOCUMENTATION ET LA CITATION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7847718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId535"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain David </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Romain DAVID, PhD, Océanographie et écologie en background.Sciences de la vie et data sciences - Spécialiste en interopérabilité des Systèmes d'Information Environnementaux et valorisation des savoirs en sciences de la vie.Mes travaux concernent les systèmes d’observation et d'expérimentation à large échelle des (agro)écosystèmes terrestres et marins et les systèmes d'information et de la valorisation de la connaissance sur la biodiversité qui y sont couplés. Je m'intéresse particulièrement aux nouvelles méthodes de fouille de données et à la représentation des données sous forme de graphes (mono ou multi-layers, mono ou pluripartites, sémantiques ou non). Cette formalisation de la connaissance permet d'envisager l'usage de nouvelles méthodes d'analyse de données hétérogènes, de proposer des questionnements scientifiques émergeant des données (et non l'inverse, qui est l'approche scientifique classique), et de faire des propositions de scenarios dépendant de variables de contextes utilisables dans le domaine de l'aide à la décision. Je souhaite continuer à m’investir dans le développement de programmes de recherche pluri voire transdisciplinaires et des partenariats associant scientifiques et acteurs publics. Je m'implique dans les initiatives et démarches pour la science ouverte aux niveaux européen et international (FAIRness literacy, Data Management Plan, FAIRisation training).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-david</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4073-7456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233679359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1194155284793087060771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABH-8335-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche - Data Manager de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERINHA AISBL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (European Research Infrastructure on Highly Pathogenic Agents)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de la politique de gestion des données dans le cadre d'ERINHA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place et développement du catalogue de données d'ERINHA, et de son DMP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conceptialisation d'un centre de ressource de données dans le cloud respectant les principes FAIR, et des étapes pour y faire parvenir les partenaires d'ERINHA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place de procédures garantissant la sécurité des données, ainsi que les restrictions d'accès nécessaires, leur stockage et archivage et les méthodologies de transfert des données sensibles,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identification, déploiement et implémentation des outils web (VRE) et e-infrastructures pour le management des données dans le cadre du réseau d'ERINHA et des projets de recherche afférents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités particulières</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WP Leader du projet européen </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WP Leader du projet européen </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task Leader du projet européen </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en charge du Data Management Plan des projets européens </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVORA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCHFVACIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERCEPTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 2025 Membre élu du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Advisory Board (TAB) de Research Data Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2024 Co-chair du </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG PDS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Professionnalising Data Stewardship Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2024 Co-chair du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG SD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Sensitive Data Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2024 Co-chair de la liste &amp;quot;RDA France FAIR Data&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 lettres archivées consultables sur le site de la RDA-&amp;gt; pour s'inscrire à : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA France FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 2026 Membre actif de </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC Task Force FAIR Metrics and Digital Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 2026 Membre actif de EOSC </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OA2: Metadata, Ontologies & Interoperability</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OA5 skills-training-rewards-recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2024 Representation de ERINHA à l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblée Générae de EOSC Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Et anciennement:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 2024 Co-chair du </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG SHARC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(SHAring for Rewarding and Credits Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre actif de FDO Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous groupe </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;FDO type&amp;quot; et &amp;quot;FDO Sem&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2023 Co-chair de la liste RDA France Santé -&amp;gt; pour s'inscrire à </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA France Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - 2023 Membre </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC Task Force FAIR Metrics and Data Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">précédemment Ingénieur de Recherche à l'INRAE (Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement) Laboratoire Mathématiques, Informatique et STatistique pour l'Environnement et l'Agronomie (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR MISTEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interopération des plates-formes (Phenotyping Hybrid Information System) et animation des échanges entre les acteurs de différentes disciplines (concernant l’adoption, le choix et la mise en oeuvre d’ontologies et de normes notamment)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au développement des standards de domaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-chair du </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG Group SHARC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SHAring for Rewarding and Credits Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">précédemment PhD Océanographie - Fouille de données à l'Institut Ecologie et Environnement du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMBE UMR 7263</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiateur et animateur du consortium </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMed </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">devenu depuis </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-chair du </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D.A. IG Group SHARC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SHAring for Rewarding and Credits Interest Group in </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Alliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WP Leader du programme européen </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administrateur de différentes bases de données concernant des systèmes d'observations côtiers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaine d’activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux concernent les systèmes d’observation et d'expérimentation à large échelle des (agro)écosystèmes terrestres et marins et les systèmes d'information et de la valorisation de la connaissance sur la biodiversité qui y sont couplés. Je m'intéresse particulièrement aux nouvelles méthodes de fouille de données et à la représentation des données sous forme de graphes (mono ou multilayers, mono ou pluripartites, sémantiques ou non). Cette formalisation de la connaissance permet d'envisager l'usage de nouvelles méthodes d'analyse de données hétérogènes, de proposer des questionnements scientifiques émergeant des données (et non l'inverse, qui est l'approche scientifique classique), et de faire des propositions de scenarios dépendant de variables de contextes utilisables dans le domaine de l'aide à la décision. Je souhaite continuer à m’investir dans le développement de programmes de recherche pluri voire transdisciplinaires et des partenariats associant scientifiques et acteurs publics. Je m'implique dans les initiatives et démarches pour la science ouverte aux niveaux européen et international (FAIRness literacy, Data Management Plan, FAIRisation training).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes et intérêts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique dans le domaine de la biodiversité et de l'agronomie, bases de données, représentations des connaissances, gestion de données scientifiques, Plan de gestion de données, fouille de données, développement de communautés autour de la donnée, visualisation de données, dissémination, science ouverte, big data</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie côtière, Macro-écologie, Benthos, écologie Marine, suivi de la Biodiversité, suivi des impacts environnementaux, Océanographie biologique, Restauration écologique, Gestion des ressources en Milieu marin, systèmes d’aide à la décision</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherches récents et en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCARS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – Open Science Cluster Action for Research & Society est un projet de quatre ans financé à hauteur de 25 millions d'euros dans le cadre de l'appel HORIZON-INFRA-2023-EOSC-01-01 de la Commission européenne, sous l'accord de subvention n° 101129751. Il réunit des infrastructures de recherche européennes de premier plan, visant à encourager l'adoption de la science ouverte en Europe à travers diverses disciplines et communautés scientifiques. Les objectifs principaux incluent la consolidation des services de données FAIR interdisciplinaires et des pratiques de travail durables. Le projet lancera deux appels ouverts pour le développement de nouveaux projets innovants de science ouverte, totalisant environ 16 millions d'euros, afin de promouvoir la recherche intensive en données FAIR dans l'Espace européen de la recherche (ERA). Le premier appel a été lancé en mars 2024 et le second est prévu pour novembre 2024. (under CE grant agreement Nº101129751)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVORA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – European Viral Outbreak Research Alliance, est un projet de quatre ans financé par l'accord de subvention Horizon Europe n° 101131959. EVORA rassemble les infrastructures de recherche de premier plan comme ELIXIR, ERINHA, et EVA pour renforcer la préparation et la réponse aux pandémies en Europe. Les objectifs principaux incluent la consolidation des infrastructures durables de l'UE, l'élaboration de mécanismes de gouvernance communs, la mise en place de normes de qualité et l'amélioration de la capacité de l'UE à mener des recherches coordonnées sur les menaces infectieuses. EVORA vise à offrir des ressources intégrées et des services de recherche préclinique pour l'étude des pathogènes viraux. (under CE grant agreement Nº101131959)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – Integrated Services for Infectious Diseases Outbreak Research a pour objectif d’accroître la réactivité et la préparation de l'UE à toute menace épidémique en fournissant une très large gamme de services innovants et de haute qualité à toutes les communautés d'utilisateurs scientifiques ayant des projets dans le domaine des agents hautement pathogènes. Le consortium ISIDORe représente le plus grand instrument de recherche dédié à l'étude des pathogènes à haut risque jamais mis en place. Suite à l'appel à manifestation d'intérêt de l'incubateur de l'HERA sur les variantes du SARS‑CoV_2, le projet ISIDORe (Integrated Services for Infectious Disease Outbreak Research) dirigé par ERINHA a été sélectionné comme l'une des premières actions d'Horizon Europe. Le consortium ISIDORe comprend 154 participants de 32 pays du monde entier et contribuera aux efforts de recherche sur les variants du SRAS-CoV-2 et tout autre agent pathogène à tendance épidémique, en assemblant un portefeuille intégré et complémentaire d'état de l'art, de services de pointe au profit de la communauté scientifique. (under CE grant agreement Nº101046133)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-COVID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Le monde a généré de grandes quantités de données en réponse à la pandémie de COVID-19, et en génère toujours plus. Ces données proviennent de nombreuses sources différentes, et les identifier, les connecter et les intégrer pour une analyse efficace reste un défi majeur. Le projet BeYond-COVID vise à rendre les données sur la COVID-19 accessibles aux scientifiques dans les laboratoires mais aussi à toute personne pouvant les utiliser, comme le personnel médical des hôpitaux ou les responsables gouvernementaux. Au-delà des données sur le SRAS-CoV-2, le projet fournira un cadre pour rendre les données d'autres maladies infectieuses ouvertes et accessibles à tous. (under CE grant agreement Nº101046203)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERCEPTOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  – INTERnational Cooperation of high containment research infrastructures: from Epidemic Preparedness TO Response, est un projet de quatre ans financé à hauteur de 1,5 millions d'euros dans le cadre de l'appel Horizon Europe, sous l'accord de subvention n° 101095532. Il réunit 14 infrastructures de recherche de premier plan en Europe pour renforcer la préparation et la réponse aux épidémies. Les principaux objectifs du projet sont d'améliorer l'accès aux infrastructures de recherche à haut confinement, de renforcer les compétences des chercheurs et des gestionnaires de laboratoires, et de promouvoir le partage des connaissances, des compétences et des expériences. En offrant des programmes de formation communs et des échanges de personnel, INTERCEPTOR vise à pousser les frontières de la science et de l'innovation dans le domaine des maladies infectieuses émergentes (EID).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – New AntiVirals for Infections with Pandemic Potential, est un projet de quatre ans financé par l'accord de subvention Horizon Europe. NAVIPP vise à renforcer la capacité de l'UE à répondre aux menaces virales en assemblant une plateforme internationale de R&D pour le développement de médicaments antiviraux contre les pathogènes à potentiel pandémique. Les principaux objectifs incluent le développement de médicaments antiviraux à large spectre pour atténuer les effets précoces des épidémies et des pandémies. Le consortium comprend plusieurs partenaires de divers pays européens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCHFVACIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> –  Crimean Congo Haemorrhagic Fever Virus, est un projet de recherche financé par l'Union Européenne, visant à développer des contre-mesures prophylactiques et thérapeutiques efficaces contre le virus de la fièvre hémorragique de Crimée-Congo (CCHFV). Ce projet de quatre ans se concentre sur l'optimisation d'un candidat vaccin à base d'ARNm, l'étude de la biologie structurelle des glycoprotéines virales, et le développement d'anticorps monoclonaux immunothérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAMPO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (QUAlité des Milieux côtiers POrtuaire en haute-Corse) développe une méthode innovante de monitoring de la qualité des eaux basée sur des techniques d’écotoxicologie de mesure de biomarqueurs chez des invertébrés et à développer des outils pour les gestionnaires des ports.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC Life</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - EOSC-Life brings together the 13 Biological and Medical ‘ESFRI’ research infrastructures (BMS RIs) to create an open, digital and collaborative space for biological and medical research. The project will publish ‘FAIR’ data and a catalogue of services provided by participating RIs for the management, storage and reuse of data in the European Open Science Cloud (EOSC). (under CE grant agreement Nº824087)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - The PARSEC project is designed to provide a unique opportunity for data and synthesis scientists to collaborate and exchange in real-time toward the goal of improving research outcomes, data sharing, and data reuse. It will also help pioneer new scientific and data science technologies aimed at improving both the management and conservation of global biodiversity.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - project is working to facilitate the progressive implementation of FAIR principles by data managers and producers in agriculture and agri-food. Improved data management will facilitate interdisciplinarity and reproducibility of work while reducing data duplication. We are particularly interested in the application of FAIR principles to semantic resources (ontologies, thesauri…) which are themselves key elements for making data more FAIR (Principle I2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAFIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Areas of potential high-interaction between marine traffic and marine mammals in French West Indies: this project aims at improving the knowledge on the pressure of maritime activities on the marine environment in the Caribbean Sea. In particular, a master internship focuses on studying the spatiotemporal co-occurrence between marine traffic and cetaceans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinha Advance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - ERINHA Research Infrastructure was successfully set up and has now entered into its operational phase. ERINHA-Advance is a H2020-funded project which aims to continue supporting the successful operation of the ERINHA Research Infrastructure to ensure its long-term sustainability. (under CE grant agreement Nº824061)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Data to Knowledge in Agronomy and Biodiveristy project create a framework to turn agronomy and biodiversity data into knowledge –semantically described, interoperable, actionable, open– and investigate scientific methods and tools to exploit this knowledge for applications in science & agriculture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPPN2020 </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- European Plant Phénotyping Network (Horizon 2020 research and innovation programme under grant agreement Nº731013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Indexing for Mining Ecological and Environmental Data : </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.indexmed.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Financement 2016 - </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GRAMINEES - GRAphe data Mining In Natural, Ecological and Environnemental Sciences (Financement </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR MaDICS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EVACOR et EVACOR2 - EVAluation des services écosystémiques des habitats CORalligènes (1 et 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGI-GEEK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - VIsualisation of Graph In transdisciplinary Global Ecology, Economy and Sociology data-Kernel (Défi Imag'in, Financement </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARLIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - CHAnger de Regard En Liant dans Indexmed l’Environnement et les Etoiles (PEPS Blanc, Financement </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEE - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[CIGESMED ](</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cigesmed.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the MEDiterranean coastal waters&amp;quot;)- Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the MEDiterranean coastal waters (ANR conventions n° 12-SEAS-0001-01, 02 and 03 for France; GSRT - 12SEAS-12-C2 for Greece; TUBITAK Project No: 112Y393 for Turkey)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVOTES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - DEVelopment Of innovative Tools for understanding marine biodiversity and assessing good Environmental Status </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.devotes-project.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (European Union's Seventh Framework Programme for research, technological development and demonstration under grant agreement n°308392)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Effects of global change on the marine benthos and habitats in Kerguelen Islands. Establishment of a base line for ecological and genetic monitoring, protection and conservation. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.proteker.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Programme IPEV 1044)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez les slides des présentations orales - non acceptés dans hal sur researchgate : </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David sur ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidences of the Point‐Light Display Observation Methodology in Multi‐Pathology Care: A Retrospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e71800. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hsr2.71800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA and Citizen Science Reveal Hidden Fish Biodiversity in Climate‐Stressed Urban Ports of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Arotcharen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.70142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05219225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04822119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of biodiversity research in ports: Let's not overlook everyday nature!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.106623. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be sustainable: EOSC‐Life recommendations for implementation of FAIR principles in life science data handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐karim Heriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (23), pp.e115008. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.2023115008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of a Data and Digital Object Management Plan (D(DO)MP) in Fostering Sharing Practices in a Multidisciplinary Multinational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.38. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2023-038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umbrella Data Management Plans to Integrate FAIR Data: Lessons From the ISIDORe and BY-COVID Consortia for Pandemic Preparedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Connellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Chiusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, DATA MANAGEMENT PLANNING ACROSS DISCIPLINES AND INFRASTRUCTURES, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2023-035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep-Learning Method for the Prediction of Socio-Economic Indicators from Street-View Imagery Using a Case Study from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danton Vellenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), 15 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2022-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative and interdisciplinary categorisation process towards FAIRer digital resources for sensitive life-sciences data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cano Abadía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20989. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25278-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study on the Intercalibration of a Categorisation System for FAIRer Digital Objects Related to Sensitive Data in the Life Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cano Abadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.196 - 211. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/dint_a_00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical collaboration during a global health emergency: development of the RDA COVID-19 data sharing recommendations and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Biro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bezuidenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.69. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13369.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergün Taşkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1578 - 1594. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan‐regional marine benthic cryptobiome biodiversity patterns revealed by metabarcoding Autonomous Reef Monitoring Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Pearman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aylagas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.4882-4897. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de Jode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.104-113. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ecosystem service concept at a small-scale: The cases of coralligenous habitats in the North-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Uyarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Anlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K Pearman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carugati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (17), pp.8908-8920. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated method to evaluate and monitor the conservation state of coralligenous habitats: The INDEX-COR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Nike Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Garrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120 (1-2), pp.222-231. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail E. Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Bouzaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17-1 (1), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED for divers: Establishing a citizen science initiative for the mapping and monitoring of coralligenous assemblages in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanos Dailianis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouela Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikitas Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (e8692), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.4.e8692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and Innovating Marine Monitoring Approaches for Assessing Marine Environmental Status.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carugati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berzano Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail E. Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana de Carvalho Spinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.213. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging on a Semantic Interoperability Framework for the European Data Space for Science, Research and Innovation (EOSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Magagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Ontologies for FAIR and FAIR Ontologies (Onto4FAIR), 9th Joint Ontology Workshops (JOWO 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassia Trojahn; Luiz Olavo Bonino da Silva Santos; Giancarlo Guizzardi; Clement Jonquet, Jul 2023, Sherbrooke, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8042997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the practicalities of collaboration, data and code sharing across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Minahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lammey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Rittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance 20th Plenary (RDA P20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RDA, Mar 2023, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7770148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and immunogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Immunogenetics and Histocompatibility and 31st British Society for Histocompatibility and Immunogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Glasgow, United Kingdom. pp.415-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of coralligenous assemblages using a metabarcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de Jode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Specially Protected Areas Regional Activity Centre (SPA/RAC), Jan 2019, Antalya, Turkey. pp.41-45, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12755700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a consistent Information System in the different nodes and defining standardisation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting EPPN2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2019, Wageningen, Netherlands. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing crediting/rewarding mechanisms to foster resources (data and materials) sharing in Research: towards recommendations First draft of recommendations from the SHARC biodiversity research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohen Nabeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 11th Plenary meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new submarine observatory of the Sub-Antarctic coastal benthos facing climate change in Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Van de Putte, Jul 2017, Leuven, Belgium. pp.457, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3241855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on the Graph Techniques for Data-mining and Visualization of Heterogeneous Biodiversity Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Méndez Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohen-Nabeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente José Ivars Camáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Nonell-Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexis 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.144 - 151, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006379701440151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strike-Alert: Towards Real-time, High Resolution Navigational Software for Whale Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTECH 2017 : 5th annual IEEE Conference on Technologies for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech.2017.8333534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community composition of macroinvertebrates in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIESM, Sep 2016, Kiel (Allemagne), Germany. pp.470, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12760940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison among coralligenous-based indices for the assessment of the marine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Montefalcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.23, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12773785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED project: evidence-based management for coralligenous habitats in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12772391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, concepts et services d'un système d'indexation de données distribuées pour l'observation à large échelle en écologie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire d’Informatique et d’Automatique pour les Systèmes (LIAS), Nov 2016, POITIERS, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12772074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science for CIGESMED: involving divers in marine biological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanos Dailianis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouella Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.39, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12773961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMed projects: new tools using the CIGESMED DataBase on Coralligenous for indexing, visualizing and data mining based on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, Sabine Sauvage, José-Miguel Sánchez-Pérez, Andrea Rizzoli (Eds.), Jul 2016, Toulouse, France. pp.32, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6047140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project IndexMed: original solutions to manage the heterogeneity of marine ecology data in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.37, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12773540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first prototype for indexing, visualizing and mining heterogeneous data in Mediterranean ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kokou Yetongnon, Albert Dipanda, University Of Bourgogne, France and Richard Chbeir, University of Pau, France, Nov 2015, Bangkok, Thailand. pp. 232-239, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of macrobenthic assemblages of coralligenous habitats across the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taskin Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/ASP, Oct 2014, Portorož, Slovenia. pp.207-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of the Mediterranean coralligenous habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož Slovenia. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED. Protocols: how to implement a multidisciplinary approach on a large scale for coralligenous habitats surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož, Slovenia. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1895.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED habitat's characterization: a simple ans reusable typology at the Mediterranean scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Ҫinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Doğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/ASP 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining keystone species in European regional seas: what are the candidates for the Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sevastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Piroddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Panhellenic Symposium on Oceanography and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCMR, May 2015, Mytilene, Lesbos Island, Greece. pp.553-556, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12775587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INTEGRATED APPROACH TO EVALUATE AND MONITOR THE CONSERVATION STATE OF CORALLIGENOUS BOTTOMS: THE INDEX-COR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3180.6405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED: Coralligenous based indicators to evaluate and monitor the &amp;quot;good environmental statut&amp;quot; of the Mediterranean coastal waters, a SeasEra project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous basEd. Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Monitoring of Mediterranean coastal areas: problems and measurement techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR-IBIMET Firenze, Jun 2014, Livorno, Italy. pp.828-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management terminologies: from challenges to community recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary RDA P25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brisbane (AU), Australia. , 1 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Data Challenges in Professionalizing Data Stewardship worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Wyborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6588167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study on the intercalibration of a categorisation system for FAIRer digital objects related to sensitive data in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Panagiotopoulou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA Plenary 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Edimbourg, United Kingdom. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA Sensitive Data IG: A shared understanding of Sensitive Data: an update on current progress and looking to future work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharma Akmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichola Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mceachern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 18th Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5663084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness and Immunogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFI (European Forest Institute ) 2021 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Amsterdam, Netherlands. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA Sensitive Data Interest Group: Goals and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharma Akmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichola Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mceachern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Michalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 17th Plenary Meeting - Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburg, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4690571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in data and software management and sharing at the global level: the case of the PARSEC project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danton Ferreira Vellenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 16th Plenary - remotely, Costa Rica, “Knowledge Ecology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San José, Costa Rica. , 2020, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4276640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data Stewardship into the Research Lifecycle: A PARSEC Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 (#AGU2020),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online everywhere, United Kingdom. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing FAIR in data sharing: who are the actors and what are their responsibilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 15. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia. , 2020, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3743946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and obstacles to the sharing of sensitive data in Europe, who are the stakeholders and what are their responsibilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Versteeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 16th Plenary “Knowledge Ecology”, 09 - 12 November 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, remotely,, Costa Rica. , 37, 2020, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4275835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring the sharing of samples and data in research. Crediting and Rewarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharc Interest Rda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. European Immunogenetics and Histocompatibility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisbon, Portugal. , 93 (5), pp.256-401, 2019, Special Issue: Abstracts for the 33rd European Immunogenetics and Histocompatibility Conference, Portugal, 8-11 May 2019. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tan.13518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess FAIRness to improve crediting and rewarding processes for data sharing? A step forward towards an extensive assessment grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 13. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Philadelphia, United States. , 2019, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.2625721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation tool of FAIR criteria literacy and compliance to foster research data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Open Science FAIR Conference: « Synergies for Sustainable, Open and Responsible Research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data alliance - RDA an organisation towards social and technical bridges to enable the open sharing and re-use of data with full credit to FAIR (Findable, Accessible, Interoperable, Reusable) data requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2019, Journées Calcul Données : Rencontres scientifiques et techniques du calcul et des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. , Text mainly from RDA website. www.rd-alliance.org/about-rda, 2019, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3479152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying, naming and interoperating data in a Phenotyping platform network : the good, the bad and the ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Open Science FAIR Conference: « Synergies for Sustainable, Open and Responsible Research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to operationalize and to evaluate the FAIRness in the crediting and rewarding processes in data sharing: a first step towards a simplified assessment grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSO 2018 - Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing and evaluating the FAIRness concept for a good quality of data sharing in Research: the RDA-SHARC-IG (SHAring Rewards and Credit Interest Group)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assemblée MaDICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1745374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA Ninth Plenary Meeting "Data Infrastructures for Open Science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. , 2017, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32504.44806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réponses originales à l'hétérogénéité des données écologiques en Méditerranée dans le cadre du consortium IndexMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LITEAU, Observation et recherche en appui aux politiques du littoral et de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Brest, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2925.9280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’inventaire des Zones Naturelles d’Intérêt Ecologique Faunistique et Floristique Mer de la région Provence-Alpes-Côte d’Azur, perspectives d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LITEAU, Observation et recherche en appui aux politiques du littoral et de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Brest, France. pp.46, 2016, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3768.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ecological functionning of ecological habitats, and building New Indicators based on Genetic Tools to assess their GES (Good Environmental Status).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de Jode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OT-MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Nature and Landscape Information System (SINP), a collaborative tool for biodiversity data, information and knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Biarritz, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4632.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving data identification and tagging for more effective decision making in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leisa Armstrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Data Management and Decision Support Systems in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Series in Agricultural Science, 978-1-78676-340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous based Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinovia Erga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR-IBIMET </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Fifth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.828-843, 2014, 978-88-95597-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones côtières et développement durable : une équation à résoudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Euzen, L. Eymard, F. Gaill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devéloppement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le devéloppement durable à découvert (Chapter: 2-22), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-97, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d'un système d'observation à large échelle au déploiement et à l'exploitation de son système d'information : application à l'observation des habitats coralligènes et à la colonisation de récifs artificiels (ARMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data to support European pandemic preparedness BY-COVID learnings and policy recommendations after 18 months of cross-disciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Blomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://doi.org/10.5281/zenodo.7950479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste pour la Présence Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7847715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on identification of keystone species and processes across regional seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sevastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-103. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.131140/2.1.2093.3929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC Data and Digital Output Management Plan and Workbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of objects with Uniform Resource Identifier (URI): recommendations for application in plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Quidoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Ecosystem Service Concept to a Local-Scale: The Cases of Coralligenous Habitats in the North-Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01624589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Data Preservation in the context of IndexMed -PREDON 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Blanpain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir une approche qualité des données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Zwölf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de gestion des données : recommandations pour une gestion responsable et ouverte des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hadrossek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepare your team for Open Science - RESEARCH/PROJECT TEAM OPEN SCIENCE PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://zenodo.org/record/8043545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share your software -SOFTWARE DOCUMENTATION AND CITATION CHECKLIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://doi.org/10.5281/zenodo.7841908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase the visibility of your work - DIGITAL PRESENCE CHECKLIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://doi.org/10.5281/zenodo.7841734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equip your team for Open Science - RESOURCES AND GUIDANCE FOR TEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Luiz-Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://doi.org/10.5281/zenodo.8043645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA DOCUMENTATION AND CITATION CHECKLIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU; ERINHA. 2023, https://zenodo.org/record/7841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC D(DO)MP. Project tracksheets: scholarly publications, non peer-reviewed digital outputs, dataset log, and software log.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Queensland; AGU; ERINHA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BY-COVID D2.2: Data Access and Transfer across research domains and jurisdictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jené Cortada Aina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gormanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Furlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Portell-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.2, BBMRI-ERIC; EMBL-EBI; INFRAFRONTIER; Sciensano; BSC; ELIXIR-NL/VUmc; ERINHA; Lygature; CESSDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC Data and Digital Output Management Plan and Workbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BELMONT Forum; AGU; ERINHA. 2023, https://zenodo.org/record/8231464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Develop a Team Preservation Process - DIGITAL OBJECTS PRESERVATION CHECKLIST FOR TEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Luiz-Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGU. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DATA QUALITY FRAMEWORK FOR EOSC Authorship Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lacagnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Elisa Kuusniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cappiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC Association. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven Governance of FAIRness Assessment: An Open Issue, an Open Discussion Authorship Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC Association; EOSC. 2022, pp.10.5281/zenodo.7390482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1, PARSEC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDA for Data Management Planning Community Cross-fertilisation Workshop Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Miksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis P. Crawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisha Wood-Charlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Lieby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D8.1 EOSC-Life Methodology framework to enhance reproducibility within EOSC-Life – revised version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Carazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC-Life; INFRAFRONTIER; VIB; EMBRC; ERINHA; IRFMN; EMBL-HD; UNIMAN; Fraunhofer; BBMRI-ERIC; NKI; EMBL-EBI; CSR4; HU; CSIC; BSC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BY-COVID D3.2: Implementation of cloud-based, high performance, scalable indexing system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Hermjakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kleemola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Moilanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.2, ELIXIR-Hub; EMBL-EBI; CESSDA/TAU-FSD; ERINHA; UOXF; ECRIN; ELIXIR-NL/VUmc; ELIXIR-NL; Lygature. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1 EOSC-Life Requirements for hosting/ distributing and access control for sensitive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva García-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Colussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, ECRIN; BBMRI-ERIC; EATRIS; Charité; Lygature; ERINHA; EMBRC; INFRAFRONTIER; EuroBioImaging. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BY-COVID - D3.1 - Metadata standards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Hermjakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kleemola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Moilanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna-Assunta Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.1, EMBL; CESSDA; ERINHA; CESSDA/TAU-FSD; ECRIN,; ELIXIR-NL/VUmc; ELIXIR-NL; Lygature; ELIXIR-UK/UNIMAN; UOXF. 2022, pp.3.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life -D1.3 EOSC-Life EOSC FAIR services deployment for open calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gribbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugis Sarkans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zaliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.3, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; CSIC; VU; BBMRI; KNAW; UVEG; USMI; IMG; UNIMAN; LUMC; EATRIS; UNIMIB; EBI; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; INRAE; UNIVDUN; HMGU; CERBM; BSCRC; UOULU; CRRMMP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life D3.2 Report on the work of the initial demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carazo Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instruct-ERIC; CSIC; BSC; CRG; EMBL-HD; INRAE; CNRS; CCMAR; EMBRC ERIC; ALUFR; UNIVDUN; UNITO; ERINHA; CNR; FZJ; UNIMAN; NIB; UNI Bielefeld; Fraunhofer; Diamond; IMG; EATRIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARSEC DDOMP Workbook Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1, AGU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on data standards for observational and interventional studies, and interoperability between healthcare and research data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Panagiotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EOSC-Life. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-LIFE WP4 TOOLBOX: Toolbox for sharing of sensitive data - a concept description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Boiten, Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Adeniran,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cano Abadia,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EATRIS/Lygature; ECRIN; CRS4; Charité; BBMRI; INSERM; EMBRC; ERINHA; EATRIS/IRFMN; EU-OPENSCREEN; IME; ELIXIR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manage your Digital Objects – Research Team Member Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PARSEC. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life D1.2 EOSC repository deployment for project demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gribbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugis Sarkans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zaliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.2, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; LUMC; EATRIS; INRAE; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; UNIMIB; UNIVDUN; VU; HMGU; CERBM; BSCRC; UOULU; CIRMMP; CSIC; KNAW; BBMRI; UVEG; USMI; IMG; CNRI; UNIMAN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life D4.3 - Guidance and policy on standards and tools to facilitate sharing and reuse of multimodal data (including imaging), cohort integration, and biosamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Adeniran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cano-Abadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.3, ECRIN; BBMRI; IRFMN; EU-OPENSCREEN; ELIXIR; VHIR; Charité; UNITO; Lygature; INSERM; EMBRC; ERINHA; EATRIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life WP4 Toolbox: Categorisation system for resources to be referenced in the toolbox for sharing of sensitive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ohmann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Canham,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem Boiten,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cano Abadía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Chassang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECRIN. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Babène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Francois Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED for divers - Citizen Science for CIGESMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitriadis Charampalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGESMED : Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the Mediterranean coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melih Ertan Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR. 2016, 107 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.340-361, 2017, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparez votre équipe à la Science Ouverte - PRATIQUES DE &amp;quot;SCIENCE OUVERTE&amp;quot; POUR LES EQUIPES DE RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7985782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHECK-LISTE POUR LA DOCUMENTATION ET LA CITATION DES DONNÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7847718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste « Développez des pratiques de sauvegarde dans l'équipe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7985798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste pour la Documentation et la Citation des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7847721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check-liste « Outillez votre équipe pour la Science Ouverte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7985792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId535"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="653F7B80"/>
+    <w:nsid w:val="1D235B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="192C21DC"/>
+    <w:nsid w:val="1ABF9DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70F43C87"/>
+    <w:nsid w:val="6E305869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A12836DB"/>
+    <w:nsid w:val="8AEED421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="59C03028"/>
+    <w:nsid w:val="9853EC8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BED804BF"/>
+    <w:nsid w:val="7C3952EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3DBC5CB0"/>
+    <w:nsid w:val="E7D6F54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0BB48A5F"/>
+    <w:nsid w:val="26F0D6F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4073-7456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233679359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1194155284793087060771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-8335-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erinha.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oscars-project.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isidore-project.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://by-covid.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evora-project.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navipp.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cchfvacim.eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interceptor-project.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/technical-advisory-board/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/groups/professionalising-data-stewardship-ig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/groups/sensitive-data-interest-group" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://listes.services.cnrs.fr/wws/subscribe/rda-france-fair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/advisory-groups/fair-metrics-and-digital-objects-task-force/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/oa2-metadata-ontologies-interoperability/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/oa5-skills-training-rewards-recognition-upscaling/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/members/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/groups/sharing-rewards-and-credit-sharc-ig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fairdo.org/wg/fdo-sig/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://listes.services.cnrs.fr/wws/subscribe/rda-france-sante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eosc.eu/advisory-groups/fair-metrics-and-data-quality" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.montpellier.inrae.fr/mistea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmed.eu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmeed.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cigesmed.eu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evora-project.eu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interceptor-project.eu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navipp.eu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cchfvacim.eu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quampo.recherche.univ-lr.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eosc-life.eu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parsecproject.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foosin.fr/en/foosin-project/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/Areas-of-potential-high-interaction-between-marine-traffic-and-marine-mammals-in-French-West-Indies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erinha.eu/erinha-advance/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://d2kab.mystrikingly.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eppn2020.plant-phenotyping.eu/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.madics.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmed.eu/Defi-Imag-In.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmed.eu/Reponse-au-PEPS-blanc-Projet.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inee/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devotes-project.eu/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devotes-project.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proteker.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Romain_David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Arotcharen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Burel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;karim Heriche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023115008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O&#8217;brien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2023-038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Connellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Chiusano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2023-035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torralba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106623" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Cano Abadia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Cano Abad&#237;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25278-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Vellenich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2022-006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pickering" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Biro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Austin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bezuidenhout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13369.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541141v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nike Bianchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Panteri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Michalakis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gatti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e8692" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Baumann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Vogt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8042997" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128281v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dubar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rostan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12755700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen Nabeiro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M&#233;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen-Nabeiro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Ivars Cam&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Nonell-Canals" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006379701440151" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651868v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3241855" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piazzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773785" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772391" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772074" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Dimitriadis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouella Panteri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773961" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773540" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760940" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1895.0086" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#1194;inar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Do&#287;an" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Papadopoulou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sevastou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775587" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790493v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taskin Ergun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620607v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400140v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Guerrieri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719072v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Brien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Wyborn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Drummond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6588167" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663991v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann," TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten," TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham," TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panagiotopoulou," TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663928v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Akmon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichola Burton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Davidson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mceachern" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5663084" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226010v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Michalewicz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4690571" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740770v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007972v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Stepanyan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Versteeg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4275835" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Yahia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3743946" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014752v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Ferreira Vellenich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Heredia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4276640" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094678v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.2625721" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164148v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310949v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3479152" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164160v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150822v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharc Interest Rda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13518" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929834v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1745374" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943521v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653480v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3768.8401" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouliquen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pibot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4632.4242" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164149v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bdspublishing.com/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620564v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie/6777-le-developpement-durable-a-decouvert-sous-la-direction-d-agathe-euzen-laurence-eymard-francoise-gaill.html" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839376v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Santos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7847715" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140149v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Blomberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Willems" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S. Martin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Harrison" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790558v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Franco" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.131140/2.1.2093.3929" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885254v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624589v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620554v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179562v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179564v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179565v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Luiz-Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179559v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179560v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185433v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Correa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Murayama" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149733v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233; Cortada Aina" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gormanns" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Furlani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Dam" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portell-Silva" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180992v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177045v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892700v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Miksa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis P. Crawley" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Wood-Charlson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lieby" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petters" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738319v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161744v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Saunders" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wagener" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colussi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161693v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Carazo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Chiusano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kleemola" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Moilanen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tuominen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna-Assunta Sansone" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149751v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017152v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lacagnina" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Nikiforova" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Elisa Kuusniemi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cappiello" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888650v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Wilkinson" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M&#233;ndez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dennis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017153v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panagiotopoulou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hughes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161943v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Leitner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carazo Jose" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bischof" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Haley" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738316v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739125v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boiten, Jan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran," TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano Abadia," TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738318v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161974v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano-Abadia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739126v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chassang," TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448881v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156469v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadis Charampalos" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829623v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7985798" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829060v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7847721" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829602v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7985792" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829552v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7985782" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829015v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7847718" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4073-7456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233679359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1194155284793087060771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-8335-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erinha.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oscars-project.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isidore-project.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://by-covid.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evora-project.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navipp.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cchfvacim.eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interceptor-project.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/technical-advisory-board/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/groups/professionalising-data-stewardship-ig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/groups/sensitive-data-interest-group" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://listes.services.cnrs.fr/wws/subscribe/rda-france-fair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/advisory-groups/fair-metrics-and-digital-objects-task-force/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/oa2-metadata-ontologies-interoperability/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/oa5-skills-training-rewards-recognition-upscaling/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc.eu/members/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd-alliance.org/groups/sharing-rewards-and-credit-sharc-ig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fairdo.org/wg/fdo-sig/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://listes.services.cnrs.fr/wws/subscribe/rda-france-sante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eosc.eu/advisory-groups/fair-metrics-and-data-quality" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.montpellier.inrae.fr/mistea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmed.eu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmeed.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cigesmed.eu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evora-project.eu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interceptor-project.eu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navipp.eu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cchfvacim.eu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quampo.recherche.univ-lr.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eosc-life.eu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parsecproject.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foosin.fr/en/foosin-project/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/Areas-of-potential-high-interaction-between-marine-traffic-and-marine-mammals-in-French-West-Indies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erinha.eu/erinha-advance/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://d2kab.mystrikingly.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eppn2020.plant-phenotyping.eu/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.madics.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmed.eu/Defi-Imag-In.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexmed.eu/Reponse-au-PEPS-blanc-Projet.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inee/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devotes-project.eu/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devotes-project.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proteker.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Romain_David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Arotcharen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torralba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Burel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;karim Heriche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023115008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O&#8217;brien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2023-038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Connellan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Chiusano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2023-035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Vellenich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2022-006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Cano Abad&#237;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25278-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Cano Abadia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pickering" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Biro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Austin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bernier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bezuidenhout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13369.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pearman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylagas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villarino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Watson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15692" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nike Bianchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Panteri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Michalakis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gatti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e8692" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Baumann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Vogt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8042997" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128281v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dubar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rostan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12755700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen Nabeiro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3241855" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M&#233;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen-Nabeiro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Ivars Cam&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Nonell-Canals" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006379701440151" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760940" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653393v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piazzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773785" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652719v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772391" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772074" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Dimitriadis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouella Panteri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773961" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653349v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773540" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790493v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taskin Ergun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620550v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1895.0086" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620541v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#1194;inar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Do&#287;an" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653609v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Papadopoulou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sevastou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775587" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620607v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790542v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400140v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Guerrieri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Brien" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Wyborn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Drummond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6588167" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann," TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten," TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham," TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panagiotopoulou," TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663928v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Akmon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichola Burton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Davidson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mceachern" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5663084" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740834v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226010v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Michalewicz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4690571" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Ferreira Vellenich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Heredia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4276640" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740770v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Yahia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3743946" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007972v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Stepanyan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Versteeg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4275835" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150822v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharc Interest Rda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13518" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094678v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.2625721" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310949v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3479152" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164160v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943521v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929834v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1745374" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653480v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3768.8401" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouliquen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pibot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4632.4242" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164149v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bdspublishing.com/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620564v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie/6777-le-developpement-durable-a-decouvert-sous-la-direction-d-agathe-euzen-laurence-eymard-francoise-gaill.html" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839376v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140149v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Blomberg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Willems" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S. Martin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Harrison" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590466v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Santos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7847715" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790558v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Franco" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.131140/2.1.2093.3929" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885254v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624589v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620554v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179564v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179562v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179559v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179565v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Luiz-Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179560v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185433v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Correa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Murayama" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149733v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233; Cortada Aina" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gormanns" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Furlani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Dam" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portell-Silva" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180992v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177045v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017152v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lacagnina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Nikiforova" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Elisa Kuusniemi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cappiello" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888650v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Wilkinson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna-Assunta Sansone" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M&#233;ndez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dennis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738319v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892700v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Miksa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis P. Crawley" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Wood-Charlson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lieby" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petters" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161693v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Carazo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Chiusano" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149738v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kleemola" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Moilanen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tuominen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161744v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Saunders" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wagener" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colussi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149751v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161943v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Leitner" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carazo Jose" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bischof" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Haley" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738316v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017153v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panagiotopoulou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hughes" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739125v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boiten, Jan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran," TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano Abadia," TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738318v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161974v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano-Abadia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739126v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chassang," TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156469v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadis Charampalos" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448881v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7985782" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829015v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7847718" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829623v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7985798" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829060v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7847721" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829602v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7985792" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>