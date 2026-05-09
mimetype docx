--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1083,490 +1083,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents for whom school ‘is not that big a deal’. Parental support in home schooling during lockdown in France</w:t>
+                <w:t xml:space="preserve">Introduction. L’Ecole en temps de pandémie. Quels effets dans les différents systèmes éducatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Dussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hultqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Educational Research Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation comparée. Revue de recherche internationale et comparative en éducation - Nouvelle série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’école en temps de pandémie. Quels effets dans les différents systèmes éducatifs ?, 26 (1), pp.11-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03347753v1</w:t>
+                <w:t xml:space="preserve">halshs-04432927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement scolaire pendant le premier confinement de 2020 : De la différenciation dans l’« École à la maison »</w:t>
+                <w:t xml:space="preserve">Parents for whom school ‘is not that big a deal’. Parental support in home schooling during lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, École et crise sanitaire : déstabilisation et opportunités, 169, pp.155-161. </w:t>
+              <w:t xml:space="preserve">European Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue: Education in Europe and the COVID-19 Pandemic, 20 (5), pp.684-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/admed.169.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14749041211030064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03185592v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03347753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On n’y comprend rien ! » Dispositifs pédagogiques en ligne et inégalités d’accompagnement parental pendant le confinement</w:t>
+                <w:t xml:space="preserve">L’accompagnement scolaire pendant le premier confinement de 2020 : De la différenciation dans l’« École à la maison »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.10755⟩</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, École et crise sanitaire : déstabilisation et opportunités, 169, pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.169.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03474554v1</w:t>
+                <w:t xml:space="preserve">halshs-03185592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les répertoires d’action des enseignant.e.s en période de pandémie en France. Travail invisible, résistance et expertise face à la continuité pédagogique en éducation prioritaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« On n’y comprend rien ! » Dispositifs pédagogiques en ligne et inégalités d’accompagnement parental pendant le confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation comparée. Revue de recherche internationale et comparative en éducation - Nouvelle série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04433009v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’Ecole en temps de pandémie. Quels effets dans les différents systèmes éducatifs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les répertoires d’action des enseignant.e.s en période de pandémie en France. Travail invisible, résistance et expertise face à la continuité pédagogique en éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Hultqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation comparée. Revue de recherche internationale et comparative en éducation - Nouvelle série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’école en temps de pandémie. Quels effets dans les différents systèmes éducatifs ?, 26 (1), pp.11-19</w:t>
+              <w:t xml:space="preserve">, 2021, L’école en temps de pandémie. Quels effets dans les différents systèmes éducatifs ?, 26 (1), pp.181-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04432927v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04433009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the societal lockdown in 2020 revealed structural educational inequalities</w:t>
               </w:r>
@@ -1643,51 +1643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner pendant le confinement en Réseau d’Éducation Prioritaire (REP et REP+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,51 +3329,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01771517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3435,200 +3435,312 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.senik.2025.01.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05064306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La semi-cohabitation, privilège des étudiant·es à qui tout réussit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire national de la vie étudiante; Feres Belghith; Marie-Paule Couto; Fanny Bugeja-Bloch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes : des parcours académiques aux contraintes du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-156, 2025, Etudes et recherches, 978-2-11-174231-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École à la maison : les inégalités sont de nature pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02638217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion professionnelle, mode d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3638,51 +3750,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours d’études, entre sélection et individualisation : une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3695,51 +3807,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3749,114 +3861,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand on n'a &amp;quot;que&amp;quot; BAC + 3... : les étudiants et l'insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Bordeaux, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BORD0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01661593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La seconde révolution de genre : l’égalité de genre et ses effets sur la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Sciences Po Paris, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05570399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4003,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.156.0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11159-022-09965-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041211030064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hultqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12482" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.564.0036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.160.0085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049453ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.0169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3824" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Quand_na_%C2%AB_que_%C2%BB_le_dipl%C3%B4me" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.deles.2018.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/enfanter-9782348087493" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2025.01.0109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.156.0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11159-022-09965-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hultqvist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041211030064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10755" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12482" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.564.0036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.160.0085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049453ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.0169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3824" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Quand_na_%C2%AB_que_%C2%BB_le_dipl%C3%B4me" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.deles.2018.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/enfanter-9782348087493" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2025.01.0109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/300722-dechiffrer-les-conditions-de-vie-etudiantes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05570399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>