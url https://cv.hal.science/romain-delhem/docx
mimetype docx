--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -955,96 +955,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradience de la transitivité syntaxique et sémantique</w:t>
+                <w:t xml:space="preserve">The classification of manner expressions within English adverbials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64ème congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MiMA!-Workshop on the grammar of manner adverbials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104312v1</w:t>
+                <w:t xml:space="preserve">hal-04990238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t>
               </w:r>
@@ -1132,96 +1132,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The classification of manner expressions within English adverbials</w:t>
+                <w:t xml:space="preserve">Gradience de la transitivité syntaxique et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiMA!-Workshop on the grammar of manner adverbials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">64ème congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990238v1</w:t>
+                <w:t xml:space="preserve">hal-05104312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe des déterminants en anglais : une approche statistique</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335536v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335536v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>