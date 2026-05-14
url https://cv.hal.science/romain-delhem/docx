--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -955,96 +955,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The classification of manner expressions within English adverbials</w:t>
+                <w:t xml:space="preserve">Gradience de la transitivité syntaxique et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiMA!-Workshop on the grammar of manner adverbials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">64ème congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990238v1</w:t>
+                <w:t xml:space="preserve">hal-05104312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t>
               </w:r>
@@ -1132,739 +1132,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradience de la transitivité syntaxique et sémantique</w:t>
+                <w:t xml:space="preserve">The classification of manner expressions within English adverbials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64ème congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MiMA!-Workshop on the grammar of manner adverbials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104312v1</w:t>
+                <w:t xml:space="preserve">hal-04990238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe des déterminants en anglais : une approche statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détermination grammaticale et sémantique : catégorisation, cognition et appropriation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526649v1</w:t>
+                <w:t xml:space="preserve">hal-04628651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the correlation of productivity rates for English libfixes</w:t>
+                <w:t xml:space="preserve">La classe des déterminants en anglais : une approche statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unraveling linguistic productivity: Insights into usage, processing and variability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Détermination grammaticale et sémantique : catégorisation, cognition et appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586337v1</w:t>
+                <w:t xml:space="preserve">hal-04526649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déplacement d’adjectif avant l’objet : idiomatisme ou construction libre ?</w:t>
+                <w:t xml:space="preserve">Measuring the correlation of productivity rates for English libfixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Unraveling linguistic productivity: Insights into usage, processing and variability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650321v1</w:t>
+                <w:t xml:space="preserve">hal-04586337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déplacement d’adjectif avant l’objet : idiomatisme ou construction libre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Viollain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628651v1</w:t>
+                <w:t xml:space="preserve">hal-04650321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parties du discours : transmission et révision d'un héritage grammatical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328636v1</w:t>
+                <w:t xml:space="preserve">hal-04328580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grammatical status of manner units within the English adverb class</w:t>
+                <w:t xml:space="preserve">Gradience transitive et transitivisation en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th annual meeting of the Societas Linguistica Europaea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Athènes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude (Dé-)transitivisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joasha Boutault; Raluca Nita, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328616v1</w:t>
+                <w:t xml:space="preserve">hal-04328668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les parties du discours : transmission et révision d'un héritage grammatical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">62ème congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328580v1</w:t>
+                <w:t xml:space="preserve">hal-04328636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradience transitive et transitivisation en anglais</w:t>
+                <w:t xml:space="preserve">The grammatical status of manner units within the English adverb class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude (Dé-)transitivisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joasha Boutault; Raluca Nita, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">56th annual meeting of the Societas Linguistica Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328668v1</w:t>
+                <w:t xml:space="preserve">hal-04328616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the capacitive structure a construction?</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335536v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335536v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>