--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -2050,1728 +2050,1702 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite time observers using integrations for sensorless control of electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Variable Structure Systems (VSS2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Exeter (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506884v1</w:t>
+                <w:t xml:space="preserve">hal-05600855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028642v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order torque harmonics observer for Interior Permanent Magnet Synchronous Motor (IPMSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Metras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Raguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135429v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order torque harmonics observer for Interior Permanent Magnet Synchronous Motor (IPMSM)</w:t>
+                <w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Metras</w:t>
+                <w:t xml:space="preserve">Samir Ahmad Mussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070138v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
+              <w:t xml:space="preserve">European Control Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068591v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
+              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583789v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591816v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
+                <w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lechappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069379v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
+                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
+              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099988v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded controller optimization for efficient electric motor drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion (VPPC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176290v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
+                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105930v1</w:t>
+                <w:t xml:space="preserve">hal-04069379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
+              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086999v2</w:t>
+                <w:t xml:space="preserve">hal-04099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schuller</w:t>
+                <w:t xml:space="preserve">Embedded controller optimization for efficient electric motor drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 22</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838259⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion (VPPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629067v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A starting from zero DC voltage build-up procedure for a magnet-free synchronous reluctance generator in reduced speed operation</w:t>
+                <w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association (EUCA), Jul 2022, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594082v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure de montée en tension contrôlée d'une génératrice synchrone à réluctance variable hors réseau électrique</w:t>
+                <w:t xml:space="preserve">A starting from zero DC voltage build-up procedure for a magnet-free synchronous reluctance generator in reduced speed operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
@@ -3789,586 +3763,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Electrimacs 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934007v1</w:t>
+                <w:t xml:space="preserve">hal-03594082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t>
+                <w:t xml:space="preserve">Procédure de montée en tension contrôlée d'une génératrice synchrone à réluctance variable hors réseau électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03359431v2</w:t>
+                <w:t xml:space="preserve">hal-04934007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duvernois</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto - Virtual, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928430v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03359431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duvernois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344388v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Framework for Dealing with Input Constraints on Parallel Interconnection of Buck Converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795805⟩</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341833v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
+                <w:t xml:space="preserve">A New Framework for Dealing with Input Constraints on Parallel Interconnection of Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
@@ -4403,102 +4355,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053176v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
+                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
@@ -4533,1272 +4485,1307 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053183v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque ripple reductions for non-sinusoidal BEMF Motor : An observation based control approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2311⟩</w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624343v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control for High-Voltage Direct Current Transmission Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torque ripple reductions for non-sinusoidal BEMF Motor : An observation based control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12326 - 12332, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2160⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15766 - 15772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624439v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel interconnection of buck converters revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Supervisory Control for High-Voltage Direct Current Transmission Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15792 - 15797, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2317⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12326 - 12332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624395v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal secondary control for DC microgrids</w:t>
+                <w:t xml:space="preserve">Parallel interconnection of buck converters revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744942⟩</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15792 - 15797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647682v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector control of a parking brake for cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Peltier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Marc Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamed Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobrake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal secondary control for DC microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t>
+              <w:t xml:space="preserve">IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Santa Clara (CA), United States. pp.510-515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957809v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Béarée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Olabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (Portalnd: 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.4385 - 4390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor control via Parameter Dependent Relay Control</w:t>
+                <w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Olabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858935⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957800v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative based control for LPV system with unknown parameters: An application on a Permanent Magnet Synchronous Motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Maalej</w:t>
+                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor control via Parameter Dependent Relay Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Multi-Conference on Systems, Signals &amp; Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808870⟩</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248969v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Feedback via an algebraic state estimation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivative based control for LPV system with unknown parameters: An application on a Permanent Magnet Synchronous Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th IEEE Conference on Decision and Control,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Multi-Conference on Systems, Signals &amp; Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881164v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres d'un moteur pas-à-pas sans capteur mécanique</w:t>
+                <w:t xml:space="preserve">Acceleration Feedback via an algebraic state estimation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bodson</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hebertt Sira-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">52th IEEE Conference on Decision and Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686350v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Identification of Stepper Motor Parameters and of Initial Encoder Offset</w:t>
               </w:r>
@@ -5873,375 +5860,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation of permanent magnet stepper motors without position or velocity sensors</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres d'un moteur pas-à-pas sans capteur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686349v1</w:t>
+                <w:t xml:space="preserve">hal-00686350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line parameter estimation of a magnetic bearing</w:t>
+                <w:t xml:space="preserve">Parameter estimation of permanent magnet stepper motors without position or velocity sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00608380v2</w:t>
+                <w:t xml:space="preserve">hal-00686349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation en ligne de paramètres d'un palier magnétique</w:t>
+                <w:t xml:space="preserve">On-line parameter estimation of a magnetic bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ieme JD-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Med11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00604076v1</w:t>
+                <w:t xml:space="preserve">inria-00608380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimation en ligne de paramètres d'un palier magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ieme JD-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00604076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Satellite Terminal Quality of Service Management with AQM Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Ka Band Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6251,147 +6333,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de supervision d'une installation HVDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099858. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6401,51 +6483,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Framework for Optimal Current Sharing of non-identical Parallel Buck Converters Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6484,51 +6566,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire Ampère CNRS UMR 5005, Université de Lyon, INSA - Lyon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6538,100 +6620,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'identification, l'estimation et la commande de Moteurs Synchrones à Aimants Permanents (MSAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Centrale de Lille, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012ECLI0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00771113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6641,105 +6723,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et commandes embarquées génériques de machines synchrones - Avancées et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National des Sciences Appliquées de Lyon; Université Claude Bernard Lyon 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03572519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6886,51 +6968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2040017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.03.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903563" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Metras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Raguenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2317" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ramirez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608380v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771113v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572519v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2040017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.03.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903563" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Metras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Raguenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2317" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ramirez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608380v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771113v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572519v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>