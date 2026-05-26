--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2166,1445 +2166,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
+                <w:t xml:space="preserve">Samir Ahmad Mussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068591v1</w:t>
+                <w:t xml:space="preserve">hal-05506884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order torque harmonics observer for Interior Permanent Magnet Synchronous Motor (IPMSM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
+              <w:t xml:space="preserve">European Control Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070138v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huguet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quéval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506884v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028642v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order torque harmonics observer for Interior Permanent Magnet Synchronous Motor (IPMSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Metras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+                <w:t xml:space="preserve">Wilfrid Raguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135429v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huguet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lechappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583789v2</w:t>
+                <w:t xml:space="preserve">hal-04591816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lechappe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591816v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
+                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
+              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105930v1</w:t>
+                <w:t xml:space="preserve">hal-04099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086999v2</w:t>
+                <w:t xml:space="preserve">hal-04069379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Embedded controller optimization for efficient electric motor drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152453⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion (VPPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069379v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099988v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded controller optimization for efficient electric motor drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion (VPPC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176290v1</w:t>
+                <w:t xml:space="preserve">hal-04105930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t>
               </w:r>
@@ -5332,248 +5332,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t>
+                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor control via Parameter Dependent Relay Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Jun 2014, Portland, United States. </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957809v1</w:t>
+                <w:t xml:space="preserve">hal-00957800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor control via Parameter Dependent Relay Control</w:t>
+                <w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Olabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957800v1</w:t>
+                <w:t xml:space="preserve">hal-00957809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivative based control for LPV system with unknown parameters: An application on a Permanent Magnet Synchronous Motors</w:t>
               </w:r>
@@ -5860,217 +5860,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres d'un moteur pas-à-pas sans capteur mécanique</w:t>
+                <w:t xml:space="preserve">Parameter estimation of permanent magnet stepper motors without position or velocity sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686350v1</w:t>
+                <w:t xml:space="preserve">hal-00686349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation of permanent magnet stepper motors without position or velocity sensors</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres d'un moteur pas-à-pas sans capteur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686349v1</w:t>
+                <w:t xml:space="preserve">hal-00686350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line parameter estimation of a magnetic bearing</w:t>
               </w:r>
@@ -6968,51 +6968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2040017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.03.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903563" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Metras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Raguenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2317" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ramirez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608380v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771113v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572519v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2040017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.03.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903563" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Metras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Raguenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2317" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ramirez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608380v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771113v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572519v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>