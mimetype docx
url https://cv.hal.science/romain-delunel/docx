--- v0 (2026-04-12)
+++ v1 (2026-05-07)
@@ -1832,295 +1832,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riders in the sky (islands): Using a mega-phylogenetic approach to understand plant species distribution and coexistence at the altitudinal limits of angiosperm plant life</w:t>
+                <w:t xml:space="preserve">The CREp program and the ICE-D production rate calibration database: A fully parameterizable and updated online tool to compute cosmic- ray exposure ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Marx</w:t>
+                <w:t xml:space="preserve">L. C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dentant</w:t>
+                <w:t xml:space="preserve">P.-H Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Delunel</w:t>
+                <w:t xml:space="preserve">G. Balco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tank</w:t>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (11), pp.2618-2630. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011698v1</w:t>
+                <w:t xml:space="preserve">hal-02397077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CREp program and the ICE-D production rate calibration database: A fully parameterizable and updated online tool to compute cosmic- ray exposure ages</w:t>
+                <w:t xml:space="preserve">Riders in the sky (islands): Using a mega-phylogenetic approach to understand plant species distribution and coexistence at the altitudinal limits of angiosperm plant life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C.P. Martin</w:t>
+                <w:t xml:space="preserve">Hannah Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H Blard</w:t>
+                <w:t xml:space="preserve">Cédric Dentant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Balco</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lavé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Delunel</w:t>
+                <w:t xml:space="preserve">David Tank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (11), pp.2618-2630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397077v1</w:t>
+                <w:t xml:space="preserve">hal-03011698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term low latitude and high elevation cosmogenic 3 He production rate inferred from a 107 ka-old lava flow in northern Chile; 22°S-3400 m a.s.l.</w:t>
               </w:r>
@@ -2230,315 +2230,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow shielding factors for cosmogenic nuclide dating inferred from long-term neutron detector monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Delunel</w:t>
+                <w:t xml:space="preserve">Transient sediment supply in a high-altitude Alpine environment evidenced through a 10 Be budget of the Etages catchment (French Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. van Der Beek</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (7), pp.890-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458866v1</w:t>
+                <w:t xml:space="preserve">hal-03631067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient sediment supply in a high-altitude Alpine environment evidenced through a 10 Be budget of the Etages catchment (French Western Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Delunel</w:t>
+                <w:t xml:space="preserve">Snow shielding factors for cosmogenic nuclide dating inferred from long-term neutron detector monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+                <w:t xml:space="preserve">F. Schlunegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bourlès</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Leya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (7), pp.890-899. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.16-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631067v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the driving forces of erosion rates on millennial to million-year timescales in glacially impacted landscapes: An example from the Western Alps</w:t>
               </w:r>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P.G. Valla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3599,51 +3599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholat Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Salcher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Neuhuber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prekopova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zasadni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8531" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118490" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Do Prado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Norton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108923" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gribenski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-493-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton da Silva Guimar&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki Ak&#231;ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stutenbecker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dixon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Glotzbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Marx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tank" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.P. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlunegger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0XV3ZKF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3494" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRRGBZSD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glotzbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Beek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrf.20107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0221-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. van Der Beek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Valla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3PTDJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P.G. Valla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholat Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Salcher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Neuhuber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prekopova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zasadni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8531" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118490" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Do Prado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Norton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108923" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gribenski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-493-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton da Silva Guimar&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki Ak&#231;ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stutenbecker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dixon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Glotzbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Marx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tank" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.P. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3494" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRRGBZSD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlunegger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.07.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0XV3ZKF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glotzbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Beek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrf.20107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0221-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. van Der Beek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Valla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3PTDJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P.G. Valla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>