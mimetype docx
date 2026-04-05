--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2340,165 +2340,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02169739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le concept de 'national-populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Italiennes (En ligne) [édition web, n°1 2002- ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.244-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prudenza di Plutone. Principe, leggi e consiglio in Machiavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'illuminista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Niccolò Machiavelli, 49-50-51, pp.73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895617v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02097547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysémie de l’expérience dans l’écriture scientifique de Léonard : le manuscrit A</w:t>
               </w:r>
@@ -2811,347 +2811,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A “descoberta”: história de uma invenção semântica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer, traduire, interpréter : l’édition française des œuvres politiques de Giovanni Botero (De la raison d’État et Des causes de la grandeur des villes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Romain Descendre, réalisé par Eni Puccinelli Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eni Puccinelli Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entremeios : revista de estudos do discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (jan/jun 2015), pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rythme de la pensée en développement'. Le renouveau des études gramsciennes en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antonio Gramsci, 57, pp.12-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.057.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139256v1</w:t>
-              </w:r>
-[...227 lines deleted...]
-                <w:t xml:space="preserve">halshs-01264990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ligne brisée, ou d'une écriture &amp;quot;extravagante&amp;quot;: Le Prince, chap. IX</w:t>
               </w:r>
@@ -4610,195 +4610,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La scienza politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfano, Giancarlo; Tomasi, Franco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Rinascimento in Italia. II, Saperi, arti, letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, pp.97-114, 2025, 978-88-290-2705-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Umanesimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girard, Pierre; Ruggiero, Raffaele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Il Bel Paese”. Essais sur les catégories historiographiques italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.61-110, 2025, 978-2-406-18994-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7.p.0061⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05512484v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05030478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letteratura popolare, cultura francese e fascismo</w:t>
               </w:r>
@@ -5187,453 +5187,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teatri del mondo. Dialoghi storiografici intorno alle Relazioni universali nella Roma di tardo Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andretta, Elisa; Descendre, Romain; Romano, Antonella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella Editore, 2021, I libri di Viella, 978-88-331-3741-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Valturio De re militari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vecce, Carlo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La biblioteca di Leonardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giunti, pp.428-430, 2021, 9788809897786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teatri del mondo. Dialoghi storiografici intorno alle Relazioni universali nella Roma di tardo Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Andretta, Romain Descendre, Antonella Romano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.7-63, 2021, 9788833137414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Uffizio» e «cognizione»: Botero e i cardinali tra Roma e il mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andretta, Elisa; Descendre, Romain; Romano, Antonella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un mondo di 'Relazioni' : Giovanni Botero e i saperi nella Roma del Cinquecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella Editore, pp.99-133, 2021, I libri di Viella, 978-88-331-3741-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Surhomme&amp;quot;, &amp;quot;bas romantisme&amp;quot;, fascisme : Antonio Gramsci et le roman populaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Descendre, Romain; Zancarini, Jean-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France d'Antonio Gramsci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.113-152, 2021, Gouvernement en question(s), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.17094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146905v1</w:t>
-              </w:r>
-[...342 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da &amp;quot;fonte di cultura&amp;quot; a &amp;quot;linguaggio&amp;quot; del fascismo: il romanticismo, la letteratura d’appendice e il superuomo in Gramsci</w:t>
               </w:r>
@@ -6447,680 +6447,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01265008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francia</w:t>
+                <w:t xml:space="preserve">Leonardo da Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.61-64, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes et le monde : comparatisme géographique et théorie de la croissance urbaine au début de l'âge moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des causes de la grandeur des villes / Giovanni Botero ; éd. de Romain Descendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Rue d'Ulm, pp.107-161, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de l'&amp;quot;État&amp;quot;: langage et institutionnalisation de la domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eni Orlandi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguagem, Sociedade, Políticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univás - RG Editores, pp.15-27, 2014, 978 - 85 - 61622 - 53 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botero, Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. I, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.198-201, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragion di Stato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.382-384, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.654-658, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.570-576, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, vol. I, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.580-583, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">È certo che più vale la pratica che la teorica&amp;quot; : premières remarques sur l'expérience comme enjeu de savoir au début du XVIe siècle (Léonard, Vespucci, Machiavel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournel, Jean-Louis ; Miesse, Hélène ; Moreno, Paola ; Zancarini, Jean-Claude ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories et mots de la politique à la Renaissance italienne = categorie e termini della politica nel Rinascimento italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Lang, pp.179-198, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01062947v1</w:t>
-              </w:r>
-[...505 lines deleted...]
-                <w:t xml:space="preserve">hal-01109117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das guerras civis à guerra mundializada : o pensamento das guerras chamadas guerras de religião na Itália (Botero e Campanella)</w:t>
               </w:r>
@@ -7272,246 +7272,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milano, autunno 1582. La penna della Controriforma</w:t>
+                <w:t xml:space="preserve">Venezia, 12 e 13 gennaio 1598. Il discorso dell'ambasciatore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luzzatto, Sergio ; Pedullà, Gabriele ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante storico della letteratura italiana. Vol. 2, dalla Controriforma al Risorgimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Einaudi, pp.249-255, 2011</w:t>
+              <w:t xml:space="preserve">, Einaudi, pp.300-307, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00653346v1</w:t>
+                <w:t xml:space="preserve">halshs-00653352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venezia, 12 e 13 gennaio 1598. Il discorso dell'ambasciatore</w:t>
+                <w:t xml:space="preserve">Gli esuli italiani in Europa (Bruno, Gentili, Campanella, Vanini)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luzzatto, Sergio ; Pedullà, Gabriele ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante storico della letteratura italiana. Vol. 2, dalla Controriforma al Risorgimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Einaudi, pp.300-307, 2011</w:t>
+              <w:t xml:space="preserve">, Einaudi, pp.269-274, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00653352v1</w:t>
+                <w:t xml:space="preserve">halshs-00653349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli esuli italiani in Europa (Bruno, Gentili, Campanella, Vanini)</w:t>
+                <w:t xml:space="preserve">Milano, autunno 1582. La penna della Controriforma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luzzatto, Sergio ; Pedullà, Gabriele ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante storico della letteratura italiana. Vol. 2, dalla Controriforma al Risorgimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Einaudi, pp.269-274, 2011</w:t>
+              <w:t xml:space="preserve">, Einaudi, pp.249-255, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00653349v1</w:t>
+                <w:t xml:space="preserve">halshs-00653346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une monarchie 'presque universelle' : géopolitique de l'Empire dans les Relazioni universali de Giovanni Botero</w:t>
               </w:r>
@@ -8976,51 +8976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1BDA646"/>
+    <w:nsid w:val="557E4D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9207,51 +9207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-descendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8901-6938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070547319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Azzolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/scienze-sociali/politica/lopera-vita-di-antonio-gramsci-romain-descendre-9788806265878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_oeuvre_vie_d_antonio_gramsci-9782348044809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.zanca.2023.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833138107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;z&#233;gut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Botero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedittini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/5262?lang=fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dener Gabriel Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v30i2.8678503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v4i4.4140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2802" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.925" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Puccinelli Orlandi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2243" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5235/175214811796219817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-oeuvre-vie-d-antonio-gramsci--9782348044809-page-5.htm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12793-2.P.0347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17094" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109105v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653349v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-descendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8901-6938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070547319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Azzolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/scienze-sociali/politica/lopera-vita-di-antonio-gramsci-romain-descendre-9788806265878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_oeuvre_vie_d_antonio_gramsci-9782348044809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.zanca.2023.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833138107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;z&#233;gut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Botero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedittini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/5262?lang=fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dener Gabriel Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v30i2.8678503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v4i4.4140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2802" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.925" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Puccinelli Orlandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2243" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5235/175214811796219817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-oeuvre-vie-d-antonio-gramsci--9782348044809-page-5.htm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12793-2.P.0347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>