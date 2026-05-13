--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -2638,50 +2638,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir 'civil' chez Machiavel, entre Tite-Live et le droit romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parole rubate : rivista internazionale di studi sulla citazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.153-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Après les Guerres d’Italie : Florence, Venise, Rome (1530-1605)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2693,145 +2762,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.2802⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01418051v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A “descoberta”: história de uma invenção semântica</w:t>
               </w:r>
@@ -5854,246 +5854,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02364535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'un bon usage des sources : Léonard de Vinci, la dérivation et le De re militari de Valturio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dubard de Gaillarbois, Frédérique; Chiquet, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nodi, vincoli e groppi leonardeschi : études sur Léonard de Vinci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spartacus, pp.3-28, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02364517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Tosel à Gramsci, sur la voie de la traductibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange, Jean-Numa; Jaquet, Chantal; Plouviez, Mélanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La raison au service de la pratique : hommage à André Tosel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Kimé, pp.161-175, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortune de la Cène dans les lettres françaises (XVIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marani, Pietro Cesare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cène de Léonard de Vinci: un chef d'oeuvre d'or et de soie pour François Ier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skira, pp.121-135, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02364516v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02364517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo stato, il diritto, il territorio : dominazione territoriale e crisi del modello giuridico nel pensiero politico italiano del XVI secolo</w:t>
               </w:r>
@@ -6447,588 +6447,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01265008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo da Vinci</w:t>
+                <w:t xml:space="preserve">Aux origines de l'&amp;quot;État&amp;quot;: langage et institutionnalisation de la domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eni Orlandi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguagem, Sociedade, Políticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univás - RG Editores, pp.15-27, 2014, 978 - 85 - 61622 - 53 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botero, Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, vol. I, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.198-201, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragion di Stato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.382-384, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.654-658, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo da Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.61-64, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes et le monde : comparatisme géographique et théorie de la croissance urbaine au début de l'âge moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des causes de la grandeur des villes / Giovanni Botero ; éd. de Romain Descendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Rue d'Ulm, pp.107-161, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Botero, Giovanni</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol. I, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.198-201, 2014</w:t>
+              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.570-576, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ragion di Stato</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol. II, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.382-384, 2014</w:t>
-[...217 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, vol. I, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, pp.580-583, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7491,173 +7491,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00653346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un'altra sorte di guerra' : Paolo Sarpi penseur de la guerre, après l'Interdit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viallon, Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paolo Sarpi : politique et religion en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Classiques Garnier, pp.309-332, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une monarchie 'presque universelle' : géopolitique de l'Empire dans les Relazioni universali de Giovanni Botero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crémoux, Françoise ; Fournel, Jean-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées d'Empire en Italie et en Espagne : XIVe-XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.217-232, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542836v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00480868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il nuovo mondo e l'altro</w:t>
               </w:r>
@@ -8976,51 +8976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="557E4D26"/>
+    <w:nsid w:val="38419062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9207,51 +9207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-descendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8901-6938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070547319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Azzolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/scienze-sociali/politica/lopera-vita-di-antonio-gramsci-romain-descendre-9788806265878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_oeuvre_vie_d_antonio_gramsci-9782348044809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.zanca.2023.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833138107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;z&#233;gut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Botero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedittini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/5262?lang=fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dener Gabriel Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v30i2.8678503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v4i4.4140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2802" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.925" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Puccinelli Orlandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2243" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5235/175214811796219817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-oeuvre-vie-d-antonio-gramsci--9782348044809-page-5.htm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12793-2.P.0347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-descendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8901-6938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070547319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Azzolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/scienze-sociali/politica/lopera-vita-di-antonio-gramsci-romain-descendre-9788806265878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_oeuvre_vie_d_antonio_gramsci-9782348044809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.zanca.2023.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833138107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;z&#233;gut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Botero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedittini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/5262?lang=fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dener Gabriel Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v30i2.8678503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v4i4.4140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.925" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Puccinelli Orlandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2243" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5235/175214811796219817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-oeuvre-vie-d-antonio-gramsci--9782348044809-page-5.htm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12793-2.P.0347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>