--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1350,369 +1350,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do uncertainty and surprise shape exploration in infants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain di Stasi</w:t>
+                <w:t xml:space="preserve">Curiosity in the face of the uncertainty: a developmental and comparative approach between infants and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Di-Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kabdebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A de Heering</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroCog 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Annual Meeting of the Belgian Association for Psychological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.31067.68645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371654v1</w:t>
+                <w:t xml:space="preserve">hal-05086978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does uncertainty modulate infants' curiosity?</w:t>
+                <w:t xml:space="preserve">How do uncertainty and surprise shape exploration in infants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain di Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kabdebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde de Heering</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th UNI General meeting 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroCog 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Brussel, Belgium. , 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073063v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity in the face of the uncertainty: a developmental and comparative approach between infants and non-human primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Di-Stasi</w:t>
+                <w:t xml:space="preserve">How does uncertainty modulate infants' curiosity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain di Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kabdebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Meeting of the Belgian Association for Psychological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">10th UNI General meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bruxelles (BE), Belgium. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.31067.68645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21705.86881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086978v2</w:t>
+                <w:t xml:space="preserve">hal-05073063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of humour on social learning in infants in a tool use task</w:t>
               </w:r>
@@ -1917,230 +1917,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain di Stasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Covec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain di Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t>
+              <w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076098v1</w:t>
+                <w:t xml:space="preserve">hal-05076094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Covec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain di Stasi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Covec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t>
+              <w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076094v1</w:t>
+                <w:t xml:space="preserve">hal-05076098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2314,51 +2314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5C2C4FE"/>
+    <w:nsid w:val="9508055F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2545,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-di-stasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1771-5489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Mouzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte De Mouzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di-Stasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16903.00160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25089.26725" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16791.55200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18755.05924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Delhaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Heering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21705.86881" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086978v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31067.68645" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11502.59201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-di-stasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1771-5489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Mouzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte De Mouzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di-Stasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16903.00160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25089.26725" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16791.55200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18755.05924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086978v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31067.68645" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Delhaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Heering" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21705.86881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11502.59201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>