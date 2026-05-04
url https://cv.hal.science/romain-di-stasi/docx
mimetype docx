--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2314,51 +2314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9508055F"/>
+    <w:nsid w:val="2C2C9E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>