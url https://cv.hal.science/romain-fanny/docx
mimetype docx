--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -2526,96 +2526,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
+                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “La qualité des espaces publics”, Journées Techniques du Parc Naturel Régional Loire Anjou Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Restigné (FR), France</w:t>
+              <w:t xml:space="preserve">La qualité des espaces publics, Journées Techniques du Parc Naturel Loire Anjou Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc Naturel Régional de Loire Anjou Touraine, May 2011, Restigné (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842511v1</w:t>
+                <w:t xml:space="preserve">hal-04627401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages fluviaux urbains en nord Méditerranée</w:t>
               </w:r>
@@ -2664,96 +2664,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
+                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité des espaces publics, Journées Techniques du Parc Naturel Loire Anjou Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc Naturel Régional de Loire Anjou Touraine, May 2011, Restigné (FR), France</w:t>
+              <w:t xml:space="preserve"> “La qualité des espaces publics”, Journées Techniques du Parc Naturel Régional Loire Anjou Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Restigné (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627401v1</w:t>
+                <w:t xml:space="preserve">hal-00842511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages fluviaux urbains en nord Méditerranée</w:t>
               </w:r>
@@ -2871,165 +2871,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et imaginaires des paysages fluviaux méditerranéens</w:t>
+                <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains : le fleuve, une infrastructure paysgère au service d'une image de renaturation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe de recherche Paysage, Agrocampus Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510931v1</w:t>
+                <w:t xml:space="preserve">hal-01510898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains : le fleuve, une infrastructure paysgère au service d'une image de renaturation urbaine</w:t>
+                <w:t xml:space="preserve">Pratiques et imaginaires des paysages fluviaux méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe de recherche Paysage, Agrocampus Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510898v1</w:t>
+                <w:t xml:space="preserve">hal-01510931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage fluvial, paysages urbains, le cas du Lez et de la Têt</w:t>
               </w:r>
@@ -4918,51 +4918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE670EB0"/>
+    <w:nsid w:val="F27CE91D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eso.cnrs.fr/fr/node/type-annuaire/7587/19603/fanny-romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Larminat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tdj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2014.898827" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510804v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.25383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barral Pauline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivesi Felice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00565209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eso.cnrs.fr/fr/node/type-annuaire/7587/19603/fanny-romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Larminat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tdj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2014.898827" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510804v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.25383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barral Pauline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivesi Felice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00565209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>