--- v1 (2026-04-17)
+++ v2 (2026-05-28)
@@ -414,1070 +414,1804 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un paysagiste-concepteur ? Ce que disent huit &amp;quot;landscape architects&amp;quot; de leur travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paysage est un projet. Tome 2 : dessiner l'étendue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.14-26, 2025, 9791037040701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration de la rivière restaurée dans un projet de paysage urbain : une alternative pour penser et agir sur la restauration écologique des cours d’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démanteler les barrages pour restaurer les cours d’eau. Controverses et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Update sciences et technologies, 978-2-7592-2678-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie au service du projet de paysage : la formation des ingénieurs paysagistes angevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville, territoire, paysage - Vers un nouveau cycle de pensée du projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Etienne, pp.342, 2016, Architecture, 978-2-86272-682-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation et renouvellement des pratiques paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Luginbühl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoires éditions, pp.171-187/287, 2015, 2351132386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de paysage participatif à Villandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le territoire par le projet - L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.203-217, 2015, Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception, 978-2-86272-677-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de paysage participatif à Villandry : retours d’expérience d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche paysagère dans la mise en œuvre de politiques de protection environnementale : du cadre réglementaire au projet de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14vkv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode, Écologiser l’urbanisme. Pour un ménagement de nos milieux de vie partagés, Bordeaux, Le Bord de l’eau, 216 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, pp.103-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12tdj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme et l'usage. À propos de la disparition de la mer de sable (parc André-Malraux, Nanterre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Jacques Simon, agitateur du paysage, 38, pp.130-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre : disparition de la mer de sable</w:t>
+                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre. Disparition de la mer de sable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banc Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">revue banC publiC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02477440v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre. Disparition de la mer de sable.</w:t>
+                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre : disparition de la mer de sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue banC publiC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45</w:t>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362015v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02477440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern France riverbank projects in Montpellier and Perpignan: from designed space to interpreted space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Landscape Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.32-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/18626033.2014.898827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire fluvial contemporain : un antidote urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire fluvial contemporain : un antidote urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fleuve, porteur d'images urbaines : formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 85 (3), pp.253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fleuve, porteur d’images urbaines : formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.253 - 260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.8001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable à l'oeuvre : Corridors verts et parcs sur les rives de la Thur, Cernay et Wesserling - Compte-rendu des 4èmes Assises Européennes du Paysage de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des paysages fluviaux urbains au Nord de la Méditerranée. Intérêt d'une démarche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des paysages fluviaux urbains au Nord de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.25383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1487,51 +2221,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales et démarches contributives en paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1547,73 +2281,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOVATION SOCIALE ET ENTREPRENEURIAT SOCIAL RECHERCHES PARTICIPATIVES ET INNOVATIONS PÉDAGOGIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche en Sciences et Techniques de la Ville (IRSTV), May 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de focale. Comment les sciences sociales remodèlent le cadre conceptuel de la commande en paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1629,2762 +2363,2028 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de recherche AE&amp;CC, ENSA Grenoble, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage en devenir - quelle formation pour aujourd’hui et demain ?, table ronde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les 30 ans de l’association des Paysagistes-conseils de l’Etat et les 30 ans de la loi Paysage </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la transition écologique et de la cohésion des territoires, Jun 2023, Paris, cité universitaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action en paysage : entre site et programme. Expérimentation sur le site classé de la Roche de Mûrs, Mûrs-Érigné (49)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.426-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche critique et processus de conception : une expérience de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">États généraux de la critique de projets d'espaces publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau critique et projet de paysage, Nov 2023, Blois, INSA, École du paysage, Grand Amphi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les villes se reconnectent à leur fleuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métropole Rouen Normandie, Oct 2022, Rouen, pavillon des Transitions, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs géographiques et enseignement du projet de paysage : la formation des ingénieurs paysagistes angevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, Territoire, Paysage : vers un réseau de pratiques et de savoirs dans les ENSA(P). Séminaire sur les enseignements des champs « Ville et territoires » et « Ville, territoires et paysage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'Isle-d'Abeau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carnet des acteurs, une démarche menée dans le cadre de la réalisation de l'atlas des paysages des Pays-de-la-Loire : quels enseignements ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Le carnet des acteurs, une démarche menée dans le cadre de la réalisation de l'atlas de paysages des Pays-de-le-Loire : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages, tous acteurs !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Angers,, France</w:t>
+              <w:t xml:space="preserve">Paysages : tous acteurs !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03437045v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convention européenne au prisme d’une recherche-action de médiation paysagère en Val de Loire (Villandry)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+                <w:t xml:space="preserve">Le carnet des acteurs, une démarche menée dans le cadre de la réalisation de l'atlas des paysages des Pays-de-la-Loire : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Concilier expertise scientifique et participation : le défi posé par la convention européenne du paysage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Paysages, tous acteurs !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Angers,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255060v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03437045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage en partage : retour d’expérience d’une recherche-action participative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La convention européenne au prisme d’une recherche-action de médiation paysagère en Val de Loire (Villandry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "L'ESPACE EN PARTAGE". Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque « Concilier expertise scientifique et participation : le défi posé par la convention européenne du paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510805v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carnet des acteurs, une démarche menée dans le cadre de la réalisation de l'atlas de paysages des Pays-de-le-Loire : quels enseignements ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le paysage en partage : retour d’expérience d’une recherche-action participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages : tous acteurs !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque international "L'ESPACE EN PARTAGE". Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510802v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fleuve, une infrastructure paysagère au service d’une image de renaturation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composition(s) urbaine(s) - 137ème congrès national des Sociétés historiques et Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
+                <w:t xml:space="preserve">Le fleuve dans la ville nord-méditerranéenne : de la friche urbaine à l'infrastructure paysagère, valorisation de la conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité des espaces publics, Journées Techniques du Parc Naturel Loire Anjou Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc Naturel Régional de Loire Anjou Touraine, May 2011, Restigné (FR), France</w:t>
+              <w:t xml:space="preserve">L'eau motrice des continuités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Marseille (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627401v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages fluviaux urbains en nord Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Ateliers Pédagogiques Régionaux ", travaux de publication, Ecole Nationale Supérieure du Paysage de Versailles/Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
+                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “La qualité des espaces publics”, Journées Techniques du Parc Naturel Régional Loire Anjou Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Restigné (FR), France</w:t>
+              <w:t xml:space="preserve">La qualité des espaces publics, Journées Techniques du Parc Naturel Loire Anjou Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc Naturel Régional de Loire Anjou Touraine, May 2011, Restigné (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842511v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages fluviaux urbains en nord Méditerranée</w:t>
+                <w:t xml:space="preserve">Construire l’espace public : du diagnostic au projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les travaux de publication des Ateliers Pédagogiques Régionaux par les enseignants de l'ENSP Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure du Paysage, Feb 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve"> “La qualité des espaces publics”, Journées Techniques du Parc Naturel Régional Loire Anjou Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Restigné (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627405v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fleuve dans la ville nord-méditerranéenne : de la friche urbaine à l'infrastructure paysagère, valorisation de la conférence</w:t>
+                <w:t xml:space="preserve">Les paysages fluviaux urbains en nord Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau motrice des continuités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Marseille (FRA), France</w:t>
+              <w:t xml:space="preserve">Séminaire sur les travaux de publication des Ateliers Pédagogiques Régionaux par les enseignants de l'ENSP Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure du Paysage, Feb 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729559v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains : le fleuve, une infrastructure paysgère au service d'une image de renaturation urbaine</w:t>
+                <w:t xml:space="preserve">Le paysage fluvial, initiateur du projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe de recherche Paysage, Agrocampus Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">Estuaires, fleuves et cours d'eau. Représentations et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510898v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et imaginaires des paysages fluviaux méditerranéens</w:t>
+                <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Séminaire de l'unité propre de recherche "paysage", Agrocampus Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agrocampus Ouest, Oct 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510931v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage fluvial, paysages urbains, le cas du Lez et de la Têt</w:t>
+                <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains : le fleuve, une infrastructure paysgère au service d'une image de renaturation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de présentations de travaux sur le Lez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cemagref, Apr 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe de recherche Paysage, Agrocampus Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627420v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage fluvial, initateur du projet urbain</w:t>
+                <w:t xml:space="preserve">Paysage fluvial, paysages urbains, le cas du Lez et de la Têt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaires, fleuves et cours d'eau. Représentations et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée de présentations de travaux sur le Lez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cemagref, Apr 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510924v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des paysages fluviaux urbains en nord Méditerranée</w:t>
+                <w:t xml:space="preserve">Le paysage fluvial, initateur du projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Estuaires, fleuves et cours d'eau. Représentations et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510901v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage fluvial, paysages urbains, le cas du Lez et de la Têt</w:t>
+                <w:t xml:space="preserve">La construction des paysages fluviaux urbains en nord Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de présentations de travaux sur le Lez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729592v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fleuve dans la ville nord-méditerranéenne : de la friche urbaine à l'infrastructure paysagère</w:t>
+                <w:t xml:space="preserve">Pratiques et imaginaires des paysages fluviaux méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau motrice des continuités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510920v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau et la ville : mutation des fonctions et des représentations sociales</w:t>
+                <w:t xml:space="preserve">Paysage fluvial, paysages urbains, le cas du Lez et de la Têt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones humides et villes d'hier et d'aujourd'hui : des premières cités aux fronts d'eau contemporains - IIIe Colloque International du Groupe d’Histoire des Zones Humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journée de présentations de travaux sur le Lez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510922v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains</w:t>
+                <w:t xml:space="preserve">L'eau et la ville : mutation des fonctions et des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'unité propre de recherche "paysage", Agrocampus Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agrocampus Ouest, Oct 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">Zones humides et villes d'hier et d'aujourd'hui : des premières cités aux fronts d'eau contemporains - IIIe Colloque International du Groupe d’Histoire des Zones Humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627414v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage fluvial, initiateur du projet urbain</w:t>
+                <w:t xml:space="preserve">Le fleuve dans la ville nord-méditerranéenne : de la friche urbaine à l'infrastructure paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaires, fleuves et cours d'eau. Représentations et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rouen (FR), France</w:t>
+              <w:t xml:space="preserve">L'eau motrice des continuités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729561v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fleuve, porteur d'images urbaines : formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Doctorales en Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure de la Nature et du Paysage de Blois, Dec 2009, Blois, INSA, École du paysage, Grand Amphi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627237v1</w:t>
-              </w:r>
-[...732 lines deleted...]
-                <w:t xml:space="preserve">hal-01224251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4623,226 +4623,226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains (le cas de deux villes nord méditerranéennes : Perpignan et Montpellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. AgroParisTech, 2010. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010AGPT0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pastel-00565209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction contemporaine des paysages fluviaux urbains (le cas de deux villes nord méditerranéennes : Perpignan et Montpellier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes. 316 p, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628799v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">pastel-00565209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4918,51 +4918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F27CE91D"/>
+    <w:nsid w:val="1AB66A57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eso.cnrs.fr/fr/node/type-annuaire/7587/19603/fanny-romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Larminat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tdj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2014.898827" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510804v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.25383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barral Pauline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivesi Felice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00565209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eso.cnrs.fr/fr/node/type-annuaire/7587/19603/fanny-romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Larminat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tdj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2014.898827" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510804v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.25383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barral Pauline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivesi Felice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00565209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>