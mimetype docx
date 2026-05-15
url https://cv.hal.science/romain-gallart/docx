--- v0 (2026-03-17)
+++ v1 (2026-05-15)
@@ -66,792 +66,792 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller les mobilisations urbaines. Regards croisés entre deux associations ­­d’accompagnement technique et politique en France et au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Havard Dit Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Santo Amore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 40 (3), pp.35-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.040.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire une recherche engagée dans un contexte répressif en quartier populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 119 (1), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.119.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répondre aux demandes de recherche du monde associatif : récit d’une intermédiation scientifique réussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 63 (2), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cact.063.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vent d'extrême droite sur les favelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la ville avec les habitant·es : une réalité du municipalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires : Construire la mobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chutes d’Iguaçu : entre développement touristique et industriel, et coopération transfrontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGIR POUR DES COMMUNAUTÉS ENVIRONNEMENTALES ET SOLIDAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asterya. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-production urbaine dans les villeneuves de Grenoble et d’Echirolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR LAVUE - ANR COPOLIS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04351954v1</w:t>
-              </w:r>
-[...592 lines deleted...]
-                <w:t xml:space="preserve">hal-04313335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -882,51 +882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits d’intérêts et de légitimités dans le cadre d’une recherche-action dans un quartier populaire : le cas des Villeneuves de Grenoble-Echirolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et politiques urbaines : je t’aime, moi non plus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1105,191 +1105,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prototipagem urbana como ferramenta de democratização do projeto urbano. Uma perspectiva franco-brasileira.</w:t>
+                <w:t xml:space="preserve">Urban Prototyping: when tactical urbanism meets the third teacher concept to improve learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ineichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Troncoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vitoria - Espirito Santo, France</w:t>
+              <w:t xml:space="preserve">Architecture Connects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313361v1</w:t>
+                <w:t xml:space="preserve">hal-04313321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Prototyping: when tactical urbanism meets the third teacher concept to improve learning processes</w:t>
+                <w:t xml:space="preserve">A prototipagem urbana como ferramenta de democratização do projeto urbano. Uma perspectiva franco-brasileira.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ursula Troncoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture Connects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Oxford, France</w:t>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vitoria - Espirito Santo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313321v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A institucionalização do &amp;quot;direito a cidade&amp;quot;: um conceito ainda mobilizador de moradores de bairro popular?</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activation : une stratégie de coconstruction du projet urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ineichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1968,51 +1968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ativar: para repensar a indissociabilidade entre ensino, pesquisa e extensão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ineichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2302,51 +2302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Havard Dit Duclos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Santo Amore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.040.0035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.119.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.063.0026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ineichen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Troncoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de La Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Messous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02514711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Havard Dit Duclos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Santo Amore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.040.0035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.119.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.063.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ineichen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Troncoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de La Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Messous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02514711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>