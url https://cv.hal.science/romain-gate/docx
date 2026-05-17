--- v0 (2026-03-06)
+++ v1 (2026-05-17)
@@ -112,473 +112,585 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">184275830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KwFp6DEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts de l’enseignement supérieur et de la recherche française sur le développement économique des territoires ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Louis</w:t>
+                <w:t xml:space="preserve">The deterioration of the environmental performance index that compares hazard management across cities and countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Callerisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0059⟩</w:t>
+              <w:t xml:space="preserve"> Environmental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.109-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21511/ee.17(1).2026.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492872v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des distances domicile-travail : cas des aires urbaines françaises métropolitaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quels impacts de l’enseignement supérieur et de la recherche française sur le développement économique des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.352.0343⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pub. anticipées, pp.5f-24f. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165151v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban spatial structure, transport-related emissions and welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+                <w:t xml:space="preserve">Les déterminants des distances domicile-travail : cas des aires urbaines françaises métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Gaté</w:t>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (In progress (May 2018)), pp.29-45. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (2), pp.343-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.352.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01717983v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban spatial structure, transport-related emissions and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (In progress (May 2018)), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Problems encountered with farm transfers : the case of Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 351 (351), pp.5-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.4792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -588,456 +700,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain partagé : lieu fécond pour des recherches interdisciplinaires sur les villes des Suds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+                <w:t xml:space="preserve">A shared fieldwork area : fertile ground for interdisciplinary research into cities in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aholou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.96-99, 2023, 9782709929790</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.100-103, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261766v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shared fieldwork area : fertile ground for interdisciplinary research into cities in the Global South</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le terrain partagé : lieu fécond pour des recherches interdisciplinaires sur les villes des Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aholou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dos Santos</w:t>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Aholou</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.100-103, 2023, 978-2-7099-3003-1</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.96-99, 2023, 9782709929790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262381v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés à la transmission pour les exploitations agricoles bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des exploitations agricoles : Stratégies des cédants et freins à l’installation-transmission (Étude de cas en Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1047,228 +1159,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are road pricing schemes efficient in polycentric cities with endogenous workplace locations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels impacts de l'enseignement supérieur et de la recherche française sur le développement économique des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of road pricing schemes with endogenous workplace locations in a polycentric city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02335766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1278,349 +1390,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems encountered with farm transfers:the case of Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2015, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (3)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic congestion and pollution regulations in polycentric cities : Urban forms and road pricing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Traffic congestion and pollution regulations in polycentric cities : Urban forms and road pricing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economics and Finance. Université de Rennes 1, 2018. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Economics and Finance. Université de Rennes, 2018. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018REN1G017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02790428v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02139411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic congestion and pollution regulations in polycentric cities : Urban forms and road pricing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Traffic congestion and pollution regulations in polycentric cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economics and Finance. Université de Rennes, 2018. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2018REN1G017⟩</w:t>
+              <w:t xml:space="preserve">Economics and Finance. Université de Rennes 1, France, 2018. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02090508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,105 +1671,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des exploitations agricoles : stratégies des cédants et freins à l'installation-transmission : étude de cas en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01131152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1796,51 +1837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="926837E5"/>
+    <w:nsid w:val="6258C12A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2027,51 +2068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-gate" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1605-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184275830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05492872v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.352.0343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4792" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gate" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02139411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1G017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02090508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01131152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-gate" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1605-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184275830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KwFp6DEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05566560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Callerisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.17(1).2026.09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05492872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.352.0343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02139411v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1G017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02090508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01131152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>