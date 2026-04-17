--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -368,538 +368,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04888999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Hidden Spin Polarization Dynamics of Bright and Dark Excitons in 2 H − WSe 2</w:t>
+                <w:t xml:space="preserve">De l’ultra-rapide à l’ultra-intense : de nouveaux champs d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+                <w:t xml:space="preserve">Sandrine Dobosz Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Géneaux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.066402⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202311840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239132v1</w:t>
+                <w:t xml:space="preserve">cea-04117019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAB10: a user-oriented bandwidth-tunable extreme ultraviolet lightsource for investigations of femtosecond to attosecond dynamics in gas and condensed phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 232, pp.2011-2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03924151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ultra-rapide à l’ultra-intense : de nouveaux champs d’études</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Hidden Spin Polarization Dynamics of Bright and Dark Excitons in 2 H − WSe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruchon</w:t>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Vincenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bresteau</w:t>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Monot</w:t>
+                <w:t xml:space="preserve">Shuo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118, pp.40-45. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (6), pp.066402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202311840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.066402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04117019v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ultra-rapide à l’ultra-intense : de nouveaux champs d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dobosz Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118, pp.40-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/photon/202311840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031287v1</w:t>
@@ -2227,429 +2227,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01506825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb-explosion imaging of concurrent CH 2 BrI photodissociation dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+                <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043415⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6368), pp.1288 - 1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957737v1</w:t>
+                <w:t xml:space="preserve">hal-01754779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial index of Laguerre-Gaussian modes in high-order-harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy T. Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.051801(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.051801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01571633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Coulomb-explosion imaging of concurrent CH 2 BrI photodissociation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 358 (6368), pp.1288 - 1294. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.043415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754779v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable orbital angular momentum in high-harmonic generation</w:t>
               </w:r>
@@ -2795,104 +2795,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 358 (6368), pp.1288-1294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958730v1</w:t>
@@ -3637,64 +3637,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Hidden Spin Polarization Dynamics of Bright and Dark Excitons in 2H-WSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,51 +4174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;neaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tzu Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guggenmos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04888999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Polishchuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ingle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mancini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad421f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.066402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04117019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz Dufrenoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lepetit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.509802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04453383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.064309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Schwartzberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.B. Marroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Risoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth English" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.403859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Timrov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kaplan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kraus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01506825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chappuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Gorman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.051801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adhikary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14971" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UTu1A.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/436-ultrafast-laser-technologies-and-applications" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0.c005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;neaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tzu Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guggenmos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04888999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Polishchuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ingle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mancini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad421f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04117019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz Dufrenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Dong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.066402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lepetit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.509802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04453383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.064309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Schwartzberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.B. Marroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Risoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth English" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.403859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Timrov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kaplan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kraus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01506825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chappuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Gorman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.051801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adhikary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14971" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UTu1A.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/436-ultrafast-laser-technologies-and-applications" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0.c005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>