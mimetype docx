--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics across metallic layers on the few-femtosecond timescale</w:t>
+                <w:t xml:space="preserve">Separation of kinetic rate orders in extreme ultraviolet transient grating spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Géneaux</w:t>
+                <w:t xml:space="preserve">Hugo Marroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung-Tzu Chang</w:t>
+                <w:t xml:space="preserve">Serhii Polishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Guggenmos</w:t>
+                <w:t xml:space="preserve">Oliviero Cannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Rebecca Ingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Légaré</w:t>
+                <w:t xml:space="preserve">Giulia Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (10), pp.106902. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (11), pp.115401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.106902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad421f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04693950v1</w:t>
+                <w:t xml:space="preserve">cea-04888999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of kinetic rate orders in extreme ultraviolet transient grating spectroscopy</w:t>
+                <w:t xml:space="preserve">Spin dynamics across metallic layers on the few-femtosecond timescale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Marroux</w:t>
+                <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhii Polishchuk</w:t>
+                <w:t xml:space="preserve">Hung-Tzu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliviero Cannelli</w:t>
+                <w:t xml:space="preserve">Alexander Guggenmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Ingle</w:t>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Mancini</w:t>
+                <w:t xml:space="preserve">François Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (11), pp.115401. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.106902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad421f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.106902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04888999v1</w:t>
+                <w:t xml:space="preserve">cea-04693950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ultra-rapide à l’ultra-intense : de nouveaux champs d’études</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (6), pp.066402. </w:t>
@@ -1172,2282 +1172,2148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled valence carrier and core-exciton dynamics in WS 2 probed by few-femtosecond extreme ultraviolet transient absorption spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Source noise suppression in attosecond transient absorption spectroscopy by edge-pixel referencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Géneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Tzu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher T Chen</w:t>
+                <w:t xml:space="preserve">Adam M. Schwartzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juwon Oh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo J.B. Marroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (6), pp.064309. </w:t>
+              <w:t xml:space="preserve">Opt.Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.951-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.064309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.412117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04453383v1</w:t>
+                <w:t xml:space="preserve">hal-02999587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source noise suppression in attosecond transient absorption spectroscopy by edge-pixel referencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional phase cartography for high-harmonic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Skantzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Risoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opt.Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.412117⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/optica.403859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999587v1</w:t>
+                <w:t xml:space="preserve">hal-03163379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional phase cartography for high-harmonic spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coherent energy exchange between carriers and phonons in Peierls-distorted bismuth unveiled by broadband XUV pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Risoud</w:t>
+                <w:t xml:space="preserve">Iurii Timrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth English</w:t>
+                <w:t xml:space="preserve">Christopher Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/optica.403859⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.033210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.033210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163379v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03337020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent energy exchange between carriers and phonons in Peierls-distorted bismuth unveiled by broadband XUV pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coupled valence carrier and core-exciton dynamics in WS 2 probed by few-femtosecond extreme ultraviolet transient absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Tzu Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Guggenmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juwon Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), pp.033210. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), pp.064309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.033210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.064309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03337020v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04453383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
+                <w:t xml:space="preserve">Photoexcitation Circular Dichroism in Chiral Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Brausse</w:t>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kasra Amini</w:t>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Boll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.484-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-017-0038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01894499v1</w:t>
+                <w:t xml:space="preserve">hal-01417835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoexcitation Circular Dichroism in Chiral Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Comby</w:t>
+                <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-017-0038-z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5041381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417835v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Allum</w:t>
+                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Brausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Burt</w:t>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5041381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323002v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01894499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-resolved two-dimensional spectroscopy of electronic wave packets by laser-induced XUV free induction decay</w:t>
+                <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bloch</w:t>
+                <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreau</w:t>
+                <w:t xml:space="preserve">A. Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comby</w:t>
+                <w:t xml:space="preserve">J. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.041401. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6368), pp.1288 - 1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.041401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01506825v1</w:t>
+                <w:t xml:space="preserve">hal-01754779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Comby</w:t>
+                <w:t xml:space="preserve">Radial index of Laguerre-Gaussian modes in high-order-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clergerie</w:t>
+                <w:t xml:space="preserve">Céline Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Thierry Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy T. Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.051801(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.051801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754779v1</w:t>
+                <w:t xml:space="preserve">cea-01571633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial index of Laguerre-Gaussian modes in high-order-harmonic generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy T. Gorman</w:t>
+                <w:t xml:space="preserve">Coulomb-explosion imaging of concurrent CH 2 BrI photodissociation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.051801(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.051801⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.043415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571633v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb-explosion imaging of concurrent CH 2 BrI photodissociation dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+                <w:t xml:space="preserve">Tunable orbital angular momentum in high-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rebernik Ribič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adhikary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043415⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957737v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01536701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable orbital angular momentum in high-harmonic generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Adhikary</w:t>
+                <w:t xml:space="preserve">Phase-resolved two-dimensional spectroscopy of electronic wave packets by laser-induced XUV free induction decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Camper</w:t>
+                <w:t xml:space="preserve">E. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chappuis</w:t>
+                <w:t xml:space="preserve">L. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.14971. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.041401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.041401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01536701v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01506825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Determination of accurate electron chiral asymmetries in fenchone and camphor in the VUV range: sensitivity to isomerism and enantiomeric purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Myrgorodska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Meierhenrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.12696-12706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01293K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958730v1</w:t>
+                <w:t xml:space="preserve">cea-01426435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of accurate electron chiral asymmetries in fenchone and camphor in the VUV range: sensitivity to isomerism and enantiomeric purity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Meierhenrich</w:t>
+                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.325-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01293K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01426435v1</w:t>
+                <w:t xml:space="preserve">hal-01582329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
+                <w:t xml:space="preserve">Universality of photoelectron circular dichroism in the photoionization of chiral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Géneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/102002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582329v1</w:t>
+                <w:t xml:space="preserve">cea-01383954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality of photoelectron circular dichroism in the photoionization of chiral molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A table-top ultrashort light source in the extreme ultraviolet for circular dichroism experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...92 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">A. Ferré</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Handschin</w:t>
+                <w:t xml:space="preserve">M. Dumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dumergue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.93-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphoton.2014.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3457,163 +3323,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Femtochemistry with Circular Polarized Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Santa Fe, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/UP.2016.UTu1A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3623,154 +3489,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Hidden Spin Polarization Dynamics of Bright and Dark Excitons in 2H-WSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gaudin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Phenomena in 2D Matter: QP2DM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3780,137 +3646,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Pulse Shaping and Characterization: From Simulation to Experimental Pulse Retrieval Using a Python-Based User Friendly Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie Léonard; Charles Hirlimann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Laser Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.270, 2022, 978-2-7598-2719-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDP Sciences</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2719-0.c005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3920,114 +3786,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moment angulaire de la lumière en génération d'harmoniques d'ordre élevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Géneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLS474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01469506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4174,51 +4040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;neaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tzu Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guggenmos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04888999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Polishchuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ingle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mancini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad421f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04117019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz Dufrenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Dong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.066402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lepetit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.509802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04453383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.064309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Schwartzberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.B. Marroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Risoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth English" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.403859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Timrov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kaplan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kraus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01506825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chappuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Gorman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.051801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adhikary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14971" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UTu1A.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/436-ultrafast-laser-technologies-and-applications" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0.c005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04888999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Polishchuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ingle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mancini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad421f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G&#233;neaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tzu Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guggenmos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106902" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04117019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz Dufrenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03924151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00752-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Dong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.066402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lepetit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.509802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Schwartzberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.B. Marroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Risoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth English" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.403859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Timrov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kaplan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ross" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kraus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04453383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.064309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chappuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T. Gorman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.051801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01536701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adhikary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappuis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14971" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01506825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UTu1A.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/436-ultrafast-laser-technologies-and-applications" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0.c005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS474" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>