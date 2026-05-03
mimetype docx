--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Georges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap to key traits of invasive Drosophilidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréa Raynaud-Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brv.70148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumen Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freerk Molleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e11218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower strips in winter reduce barley yellow dwarf virus incidence in cereal crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.109275. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.504. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (4), pp.e12725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1748-5967.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.09.561531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of connectivity on seed dispersal patterns in hedgerows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Garbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e13113. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and weighted-distance methods: a combined multiscale approach improves explanatory power of forest carabid beetle abundance in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles Lemasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.159-174. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01338-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least cost path analysis for urban greenways planning: a test with moths and birds across two habitats and two cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.632-643. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurational crop heterogeneity increases within‐field plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solé‐senan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Robleño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bàrbara Baraibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (4), pp.654-663. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title Ecological relevance of least cost path analysis An easy implementation method for landscape urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing crop heterogeneity enhances multitrophic diversity across agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (33), pp.16442-16447. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1906419116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape configurational heterogeneity by small-scale agriculture, not crop diversity, maintains pollinators and plant reproduction in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika L. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs G. Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1872), pp.20172242. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.2242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering cover crops in winter increase pest control but not trophic link diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 247, pp.418-425. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Behaviour and Not Physiological Thermal Tolerance Determine Winter Survival of Aphids in Cereal Fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Oliveira Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e114982. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114982.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the exposure to pesticide of gamebirds through the food chain in agricultural landscapes, the emblematic earthworm - woodcock model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogeic earthworms facing pesticide residues in agricultural landscapes: bioaccumulation and population risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms facing pesticides residues in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité microbienne et ingénieure des sols en contexte périurbain : effets combinés des historiques culturaux et des modes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d’Ecologie Microbienne, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Hy-Light « Hyperspectral Imagery for urban night Lights mapping »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pollutions Lumineuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles de connectivité en milieu urbain : application aux oiseaux et papillons de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017, nouveaux horizons pour l'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground predators benefits more from semi-natural than natural habitats under harsh climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA’s 65th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amount of semi-natural habitats and crop mosaic heterogeneity on generalist predator communities (Araenae and Carabidae) and biological control potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial and temporal heterogeneity of agricultural landscapes on carabid beetles assemblages (Coleoptera : Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du paysage et écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre-Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque d’Ecologie des Communautés Végétales (ECOVEG8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du Paysage& Écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). Vandœuvre-lès-Nancy, FRA., Mar 2012, Vandœuvre-lès-Nancy, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’identification des Invertébrés de Kerguelen et Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Hullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2ème ed., 181 p., 2018, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5375302767618145E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Georges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap to key traits of invasive Drosophilidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréa Raynaud-Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brv.70148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumen Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freerk Molleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e11218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower strips in winter reduce barley yellow dwarf virus incidence in cereal crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.109275. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.504. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (4), pp.e12725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1748-5967.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.09.561531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and weighted-distance methods: a combined multiscale approach improves explanatory power of forest carabid beetle abundance in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles Lemasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.159-174. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01338-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of connectivity on seed dispersal patterns in hedgerows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Garbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e13113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least cost path analysis for urban greenways planning: a test with moths and birds across two habitats and two cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.632-643. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurational crop heterogeneity increases within‐field plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solé‐senan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Robleño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bàrbara Baraibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (4), pp.654-663. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title Ecological relevance of least cost path analysis An easy implementation method for landscape urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing crop heterogeneity enhances multitrophic diversity across agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (33), pp.16442-16447. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1906419116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape configurational heterogeneity by small-scale agriculture, not crop diversity, maintains pollinators and plant reproduction in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika L. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs G. Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1872), pp.20172242. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.2242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering cover crops in winter increase pest control but not trophic link diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 247, pp.418-425. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Behaviour and Not Physiological Thermal Tolerance Determine Winter Survival of Aphids in Cereal Fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Oliveira Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e114982. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114982.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exotic ornamental shrub promotes the proliferation of the invasive fruit fly Drosophila suzukii at the end of winter season over a wide geographic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nel Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Tours, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the exposure to pesticide of gamebirds through the food chain in agricultural landscapes, the emblematic earthworm - woodcock model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogeic earthworms facing pesticide residues in agricultural landscapes: bioaccumulation and population risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms facing pesticides residues in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité microbienne et ingénieure des sols en contexte périurbain : effets combinés des historiques culturaux et des modes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d’Ecologie Microbienne, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Hy-Light « Hyperspectral Imagery for urban night Lights mapping »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pollutions Lumineuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles de connectivité en milieu urbain : application aux oiseaux et papillons de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017, nouveaux horizons pour l'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground predators benefits more from semi-natural than natural habitats under harsh climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA’s 65th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amount of semi-natural habitats and crop mosaic heterogeneity on generalist predator communities (Araenae and Carabidae) and biological control potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial and temporal heterogeneity of agricultural landscapes on carabid beetles assemblages (Coleoptera : Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du paysage et écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre-Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque d’Ecologie des Communautés Végétales (ECOVEG8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du Paysage& Écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). Vandœuvre-lès-Nancy, FRA., Mar 2012, Vandœuvre-lès-Nancy, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Antarctique et Terres Australes : enjeux scientifiques et géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Camille Mazé-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group; ISTE Group, pp.61-77, 2026, 9781789482324. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9232.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’identification des Invertébrés de Kerguelen et Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Hullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2ème ed., 181 p., 2018, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5375302767618145E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Garbey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Landais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Lemasle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01338-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sol&#233;&#8208;senan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roble&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Baraibar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L. Hass" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs G. Kormann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2242" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114982.t001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Delhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5375302767618145E12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Lemasle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01338-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Garbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Landais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sol&#233;&#8208;senan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roble&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Baraibar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L. Hass" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs G. Kormann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2242" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114982.t001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Delhomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Millet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille Maz&#233;-Lambrechts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5375302767618145E12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>