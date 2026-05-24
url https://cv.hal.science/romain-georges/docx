--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Georges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap to key traits of invasive Drosophilidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréa Raynaud-Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brv.70148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumen Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freerk Molleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e11218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower strips in winter reduce barley yellow dwarf virus incidence in cereal crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.109275. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.504. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (4), pp.e12725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1748-5967.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.09.561531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and weighted-distance methods: a combined multiscale approach improves explanatory power of forest carabid beetle abundance in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles Lemasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.159-174. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01338-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of connectivity on seed dispersal patterns in hedgerows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Garbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e13113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least cost path analysis for urban greenways planning: a test with moths and birds across two habitats and two cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.632-643. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurational crop heterogeneity increases within‐field plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solé‐senan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Robleño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bàrbara Baraibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (4), pp.654-663. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title Ecological relevance of least cost path analysis An easy implementation method for landscape urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing crop heterogeneity enhances multitrophic diversity across agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (33), pp.16442-16447. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1906419116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape configurational heterogeneity by small-scale agriculture, not crop diversity, maintains pollinators and plant reproduction in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika L. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs G. Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1872), pp.20172242. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.2242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering cover crops in winter increase pest control but not trophic link diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 247, pp.418-425. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Behaviour and Not Physiological Thermal Tolerance Determine Winter Survival of Aphids in Cereal Fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Oliveira Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e114982. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114982.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exotic ornamental shrub promotes the proliferation of the invasive fruit fly Drosophila suzukii at the end of winter season over a wide geographic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nel Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Tours, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the exposure to pesticide of gamebirds through the food chain in agricultural landscapes, the emblematic earthworm - woodcock model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogeic earthworms facing pesticide residues in agricultural landscapes: bioaccumulation and population risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms facing pesticides residues in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité microbienne et ingénieure des sols en contexte périurbain : effets combinés des historiques culturaux et des modes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d’Ecologie Microbienne, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Hy-Light « Hyperspectral Imagery for urban night Lights mapping »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pollutions Lumineuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles de connectivité en milieu urbain : application aux oiseaux et papillons de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017, nouveaux horizons pour l'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground predators benefits more from semi-natural than natural habitats under harsh climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA’s 65th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amount of semi-natural habitats and crop mosaic heterogeneity on generalist predator communities (Araenae and Carabidae) and biological control potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial and temporal heterogeneity of agricultural landscapes on carabid beetles assemblages (Coleoptera : Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du paysage et écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre-Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque d’Ecologie des Communautés Végétales (ECOVEG8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du Paysage& Écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). Vandœuvre-lès-Nancy, FRA., Mar 2012, Vandœuvre-lès-Nancy, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Antarctique et Terres Australes : enjeux scientifiques et géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Camille Mazé-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group; ISTE Group, pp.61-77, 2026, 9781789482324. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9232.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’identification des Invertébrés de Kerguelen et Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Hullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2ème ed., 181 p., 2018, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5375302767618145E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Georges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap to key traits of invasive Drosophilidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréa Raynaud-Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brv.70148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumen Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freerk Molleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e11218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower strips in winter reduce barley yellow dwarf virus incidence in cereal crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.109275. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.504. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (4), pp.e12725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1748-5967.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.09.561531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Roudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of connectivity on seed dispersal patterns in hedgerows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Garbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e13113. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and weighted-distance methods: a combined multiscale approach improves explanatory power of forest carabid beetle abundance in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles Lemasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.159-174. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01338-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least cost path analysis for urban greenways planning: a test with moths and birds across two habitats and two cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.632-643. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurational crop heterogeneity increases within‐field plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solé‐senan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Robleño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bàrbara Baraibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (4), pp.654-663. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title Ecological relevance of least cost path analysis An easy implementation method for landscape urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing crop heterogeneity enhances multitrophic diversity across agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (33), pp.16442-16447. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1906419116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape configurational heterogeneity by small-scale agriculture, not crop diversity, maintains pollinators and plant reproduction in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika L. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs G. Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Bosem Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1872), pp.20172242. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.2242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering cover crops in winter increase pest control but not trophic link diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 247, pp.418-425. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Behaviour and Not Physiological Thermal Tolerance Determine Winter Survival of Aphids in Cereal Fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Oliveira Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e114982. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114982.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exotic ornamental shrub promotes the proliferation of the invasive fruit fly Drosophila suzukii at the end of winter season over a wide geographic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nel Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Tours, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the exposure to pesticide of gamebirds through the food chain in agricultural landscapes, the emblematic earthworm - woodcock model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogeic earthworms facing pesticide residues in agricultural landscapes: bioaccumulation and population risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms facing pesticides residues in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Baliteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité microbienne et ingénieure des sols en contexte périurbain : effets combinés des historiques culturaux et des modes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d’Ecologie Microbienne, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Hy-Light « Hyperspectral Imagery for urban night Lights mapping »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pollutions Lumineuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles de connectivité en milieu urbain : application aux oiseaux et papillons de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017, nouveaux horizons pour l'Ecologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground predators benefits more from semi-natural than natural habitats under harsh climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA’s 65th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amount of semi-natural habitats and crop mosaic heterogeneity on generalist predator communities (Araenae and Carabidae) and biological control potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial and temporal heterogeneity of agricultural landscapes on carabid beetles assemblages (Coleoptera : Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du paysage et écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre-Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque d’Ecologie des Communautés Végétales (ECOVEG8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du Paysage& Écologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). Vandœuvre-lès-Nancy, FRA., Mar 2012, Vandœuvre-lès-Nancy, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Antarctique et Terres Australes : enjeux scientifiques et géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Camille Mazé-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group; ISTE Group, pp.61-77, 2026, 9781789482324. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9232.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’identification des Invertébrés de Kerguelen et Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Hullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2ème ed., 181 p., 2018, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5375302767618145E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Lemasle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01338-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Garbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Landais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sol&#233;&#8208;senan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roble&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Baraibar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L. Hass" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs G. Kormann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2242" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114982.t001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Delhomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Millet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille Maz&#233;-Lambrechts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5375302767618145E12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Garbey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Landais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Lemasle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01338-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sol&#233;&#8208;senan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roble&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Baraibar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L. Hass" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs G. Kormann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2242" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114982.t001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Delhomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Millet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03028318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille Maz&#233;-Lambrechts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5375302767618145E12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>