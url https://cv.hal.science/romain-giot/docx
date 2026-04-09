--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2838,260 +2838,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Understanding in 3D CNNs for Actions Recognition in Video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
+                <w:t xml:space="preserve">Deep Dive into Deep Neural Networks with Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications, IPTA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2020): IVAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963298v1</w:t>
+                <w:t xml:space="preserve">hal-02492393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Dive into Deep Neural Networks with Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+                <w:t xml:space="preserve">Features Understanding in 3D CNNs for Actions Recognition in Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazi Ahmed Asif Fuad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2020): IVAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.231-239</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications, IPTA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492393v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamese Networks for Static Keystroke Dynamics Authentication</w:t>
               </w:r>
@@ -4138,368 +4138,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud Detection in Mobile Payments Utilizing Process Behavior Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Repp</w:t>
+                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Workshop on Recent Advances in Security Information and Event Management (RaSIEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.8</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841002v1</w:t>
+                <w:t xml:space="preserve">hal-00848340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de phénomènes de diffusion de l'eau de données d'IRM de diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fraud Detection in Mobile Payments Utilizing Process Behavior Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Rieke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zhdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Repp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.ID367</w:t>
+              <w:t xml:space="preserve">The 2nd International Workshop on Recent Advances in Security Information and Event Management (RaSIEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880866v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification de phénomènes de diffusion de l'eau de données d'IRM de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pasquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.ID367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848340v1</w:t>
+                <w:t xml:space="preserve">hal-00880866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Security Analysis - Concepts, Implementation, first Results in Industrial Scenario</w:t>
               </w:r>
@@ -4881,217 +4881,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Water Diffusion Phenomenon Clustering From High Angular Resolution Diffusion Imaging (HARDI)</w:t>
+                <w:t xml:space="preserve">Reconnaissance du genre par analyse de dynamique de frappe au clavier sur texte libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR-SSI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cabourg, France, France. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713993v1</w:t>
+                <w:t xml:space="preserve">hal-00700618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance du genre par analyse de dynamique de frappe au clavier sur texte libre</w:t>
+                <w:t xml:space="preserve">Local Water Diffusion Phenomenon Clustering From High Angular Resolution Diffusion Imaging (HARDI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR-SSI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cabourg, France, France. pp.111-118</w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700618v1</w:t>
+                <w:t xml:space="preserve">hal-00713993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Template Update System for Unimodal Biometric Systems</w:t>
               </w:r>
@@ -5401,51 +5401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5797,641 +5797,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authentification faiblement contrainte par dynamique de frappe au clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995114v1</w:t>
+                <w:t xml:space="preserve">hal-00472618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Learning For Multibiometrics Systems Using Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.57--68</w:t>
+              <w:t xml:space="preserve">The 2010 International Conference on High Performance Computing &amp; Simulation (HPCS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.268-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995094v1</w:t>
+                <w:t xml:space="preserve">hal-00503096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991086v1</w:t>
+                <w:t xml:space="preserve">hal-00503103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503103v1</w:t>
+                <w:t xml:space="preserve">hal-00995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Learning For Multibiometrics Systems Using Genetic Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 International Conference on High Performance Computing &amp; Simulation (HPCS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.268-273</w:t>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.57--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503096v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentification faiblement contrainte par dynamique de frappe au clavier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472618v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keystroke Dynamics Authentication For Collaborative Systems</w:t>
               </w:r>
@@ -7718,51 +7718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8389,51 +8389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2023.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C.P.L.F. de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lorena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korlan Rysbayeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Repp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00748915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463271v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2023.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C.P.L.F. de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lorena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korlan Rysbayeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Repp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00748915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463271v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>