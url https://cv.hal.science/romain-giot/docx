--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -223,759 +223,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Explanation Methods of AI - CNNs in Image Classification Tasks with Reference-based and No-reference Metrics</w:t>
+                <w:t xml:space="preserve">State of the Art of Visual Analytics for eXplainable Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Zhukov</w:t>
+                <w:t xml:space="preserve">B. La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Blasilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Intelligence and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54364/AAIML.2023.1143⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698555v1</w:t>
+                <w:t xml:space="preserve">hal-03980917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Visibility in Scatterplots with Tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
+                <w:t xml:space="preserve">Evaluation of Explanation Methods of AI - CNNs in Image Classification Tasks with Reference-based and No-reference Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3326596⟩</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03 (01), pp.620-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54364/AAIML.2023.1143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198637v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NetPrune: A sparklines visualization for network pruning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc-Etienne Pommé</w:t>
+                <w:t xml:space="preserve">Guaranteed Visibility in Scatterplots with Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Giovannangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2023.04.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3326596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115344v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art of Visual Analytics for eXplainable Deep Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NetPrune: A sparklines visualization for network pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourqui</w:t>
+                <w:t xml:space="preserve">Luc-Etienne Pommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Auber</w:t>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Santucci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980917v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Shape efficiency for outlier detection from automated to user evaluation</w:t>
+                <w:t xml:space="preserve">Toward Efficient Deep Learning for Graph Drawing (DL4GD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Giovannangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2022.03.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3222186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617222v1</w:t>
+                <w:t xml:space="preserve">hal-03901281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Efficient Deep Learning for Graph Drawing (DL4GD)</w:t>
+                <w:t xml:space="preserve">Color and Shape efficiency for outlier detection from automated to user evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Giovannangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3222186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901281v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automatic comparison of visualization techniques: Application to graph visualization</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (2), pp.86-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H²O: Heatmap by Hierarchical Occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Etienne Pommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,416 +2410,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Analysis of Hierarchical Embedding Generated by Deep Neural Network</w:t>
+                <w:t xml:space="preserve">Multi Layered Feature Explanation Method for Convolutional Neural Networks ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korlan Rysbayeva</w:t>
+                <w:t xml:space="preserve">Luca Bourroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-nd Workshop on Explainable and Ethical AI – ICPR 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981883v1</w:t>
+                <w:t xml:space="preserve">hal-03689004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VRGrid: Efficient Transformation of 2D Data into Pixel Grid Layout</w:t>
+                <w:t xml:space="preserve">Graph-based Analysis of Hierarchical Embedding Generated by Deep Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+                <w:t xml:space="preserve">Korlan Rysbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.11-20</w:t>
+              <w:t xml:space="preserve">2-nd Workshop on Explainable and Ethical AI – ICPR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700588v1</w:t>
+                <w:t xml:space="preserve">hal-03981883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Layered Feature Explanation Method for Convolutional Neural Networks ⋆</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">VRGrid: Efficient Transformation of 2D Data into Pixel Grid Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689004v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samples Classification Analysis Across DNN Layers with Fractal Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020's Workshop Explainable Deep Learning for AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milano (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2838,260 +2838,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Dive into Deep Neural Networks with Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+                <w:t xml:space="preserve">Features Understanding in 3D CNNs for Actions Recognition in Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazi Ahmed Asif Fuad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2020): IVAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.231-239</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications, IPTA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492393v1</w:t>
+                <w:t xml:space="preserve">hal-02963298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Understanding in 3D CNNs for Actions Recognition in Video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
+                <w:t xml:space="preserve">Deep Dive into Deep Neural Networks with Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications, IPTA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2020): IVAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963298v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamese Networks for Static Keystroke Dynamics Authentication</w:t>
               </w:r>
@@ -3313,272 +3313,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
+                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphael Cherrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428773v1</w:t>
+                <w:t xml:space="preserve">hal-01338831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit d’une base de documents étiquetée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Vialard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2016 (CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.153-166</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286564v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoo Graph: a New Visualisation for Biometric System Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,165 +3607,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Information Visualisation 2016 (IV2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audit d’une base de documents étiquetée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cherrier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2016 (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338831v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Graph Analysis for Quality Assessment of Manually Labelled Documents Image Database</w:t>
               </w:r>
@@ -3777,64 +3777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Bikeshare System Usage Up to One Day Ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence 2014 (SSCI 2014). Workshop on Computational Intelligence in Vehicles and Transportation Systems (CIVTS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,368 +4138,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fraud Detection in Mobile Payments Utilizing Process Behavior Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Rieke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zhdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Repp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
+              <w:t xml:space="preserve">The 2nd International Workshop on Recent Advances in Security Information and Event Management (RaSIEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848340v1</w:t>
+                <w:t xml:space="preserve">hal-00841002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud Detection in Mobile Payments Utilizing Process Behavior Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification de phénomènes de diffusion de l'eau de données d'IRM de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Workshop on Recent Advances in Security Information and Event Management (RaSIEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.8</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.ID367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841002v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de phénomènes de diffusion de l'eau de données d'IRM de diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.ID367</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880866v1</w:t>
+                <w:t xml:space="preserve">hal-00848340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Security Analysis - Concepts, Implementation, first Results in Industrial Scenario</w:t>
               </w:r>
@@ -4995,64 +4995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Water Diffusion Phenomenon Clustering From High Angular Resolution Diffusion Imaging (HARDI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5071,1599 +5071,1599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Template Update System for Unimodal Biometric Systems</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Biometric Template Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Washington, District of Columbia, USA, France. pp.1--7</w:t>
+              <w:t xml:space="preserve">International Biometric Performance Testing Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Gaithersburg, MD, USA, United States. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714241v1</w:t>
+                <w:t xml:space="preserve">hal-00674551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-Based Benchmark for Keystroke Dynamics Biometric Systems: A Statistical Analysis</w:t>
+                <w:t xml:space="preserve">Hybrid Template Update System for Unimodal Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIHMSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Piraeus, Greece. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Washington, District of Columbia, USA, France. pp.1--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714251v1</w:t>
+                <w:t xml:space="preserve">hal-00714241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Biometric Template Update</w:t>
+                <w:t xml:space="preserve">Web-Based Benchmark for Keystroke Dynamics Biometric Systems: A Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Performance Testing Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Gaithersburg, MD, USA, United States. pp.1--6</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIHMSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Piraeus, Greece. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674551v1</w:t>
+                <w:t xml:space="preserve">hal-00714251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Template Update Strategies for Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.21-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992462v1</w:t>
+                <w:t xml:space="preserve">hal-00587106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school in Advanced Studies on Biometrics for Secure Authentication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, melbourne, Australia. pp.167-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002649v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
+                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBIM.2011.5949212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991149v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Template Update Strategies for Keystroke Dynamics</w:t>
+                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.21-28</w:t>
+              <w:t xml:space="preserve">Summer school in Advanced Studies on Biometrics for Secure Authentication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587106v2</w:t>
+                <w:t xml:space="preserve">hal-01002649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentification faiblement contrainte par dynamique de frappe au clavier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472618v1</w:t>
+                <w:t xml:space="preserve">hal-00991086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Learning For Multibiometrics Systems Using Genetic Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 International Conference on High Performance Computing &amp; Simulation (HPCS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.268-273</w:t>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503096v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.57--68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00503103v1</w:t>
+                <w:t xml:space="preserve">hal-00995094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995114v1</w:t>
+                <w:t xml:space="preserve">hal-00503103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Learning For Multibiometrics Systems Using Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.57--68</w:t>
+              <w:t xml:space="preserve">The 2010 International Conference on High Performance Computing &amp; Simulation (HPCS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.268-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995094v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authentification faiblement contrainte par dynamique de frappe au clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00991086v1</w:t>
+                <w:t xml:space="preserve">hal-00472618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics Authentication For Collaborative Systems</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics With Low Constraints SVM Based Passphrase Enrollment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.172--179, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432764v1</w:t>
+                <w:t xml:space="preserve">hal-00432775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GREYC Keystroke: a Benchmark for Keystroke Dynamics Biometric Systems</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics Authentication For Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
+              <w:t xml:space="preserve">The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.172--179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432768v1</w:t>
+                <w:t xml:space="preserve">hal-00432764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics With Low Constraints SVM Based Passphrase Enrollment</w:t>
+                <w:t xml:space="preserve">GREYC Keystroke: a Benchmark for Keystroke Dynamics Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
@@ -6680,70 +6680,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432775v1</w:t>
+                <w:t xml:space="preserve">hal-00432768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6761,64 +6761,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI in Image Classification Tasks: How to Choose the Best?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Zhukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,447 +6872,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Pixel-Oriented Grid Layout for 2D Datasets Using VRGrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+                <w:t xml:space="preserve">Relative Confusion Matrix: An Efficient Visualization for the Comparison of Classification Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etienne Pommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and Visualization: Advancing Visual Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1126, Springer Nature Switzerland, pp.245-270, 2024, Studies in Computational Intelligence, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_8⟩</w:t>
+              <w:t xml:space="preserve">, 1126, Springer Nature Switzerland, pp.223-243, 2024, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631405v1</w:t>
+                <w:t xml:space="preserve">hal-04631412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM and Multi-Layered FEM: Feature Explanation Methods with Statistical Filtering of Important Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Computation of Pixel-Oriented Grid Layout for 2D Datasets Using VRGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Bourroux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Topics in Pattern Recognition and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence and Visualization: Advancing Visual Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1126, Springer Nature Switzerland, pp.245-270, 2024, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811289125_0012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04698686v1</w:t>
+                <w:t xml:space="preserve">hal-04631405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Confusion Matrix: An Efficient Visualization for the Comparison of Classification Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Etienne Pommé</w:t>
+                <w:t xml:space="preserve">FEM and Multi-Layered FEM: Feature Explanation Methods with Statistical Filtering of Important Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bourroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Visualization: Advancing Visual Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1126, Springer Nature Switzerland, pp.223-243, 2024, Studies in Computational Intelligence, </w:t>
+              <w:t xml:space="preserve">Emerging Topics in Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 09, WORLD SCIENTIFIC, pp.295-327, 2024, Series on Language Processing, Pattern Recognition, and Intelligent Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789811289125_0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631412v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical and Multimodal Classification of Images from Soil Remediation Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korlan Rysbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12821, Springer International Publishing, pp.160-175, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7718,51 +7718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8389,51 +8389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2023.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C.P.L.F. de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lorena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korlan Rysbayeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Repp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00748915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463271v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2023.1143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C.P.L.F. de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lorena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korlan Rysbayeva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Repp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00748915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463271v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>