--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -223,759 +223,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art of Visual Analytics for eXplainable Deep Learning</w:t>
+                <w:t xml:space="preserve">Evaluation of Explanation Methods of AI - CNNs in Image Classification Tasks with Reference-based and No-reference Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. La Rosa</w:t>
+                <w:t xml:space="preserve">Alexey Zhukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blasilli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14733⟩</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03 (01), pp.620-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54364/AAIML.2023.1143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980917v1</w:t>
+                <w:t xml:space="preserve">hal-04698555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Explanation Methods of AI - CNNs in Image Classification Tasks with Reference-based and No-reference Metrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Guaranteed Visibility in Scatterplots with Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Giovannangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Intelligence and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54364/AAIML.2023.1143⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3326596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698555v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Visibility in Scatterplots with Tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
+                <w:t xml:space="preserve">NetPrune: A sparklines visualization for network pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Etienne Pommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3326596⟩</w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198637v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NetPrune: A sparklines visualization for network pruning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State of the Art of Visual Analytics for eXplainable Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blasilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc-Etienne Pommé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+                <w:t xml:space="preserve">R. Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Vallet</w:t>
+                <w:t xml:space="preserve">D. Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2023.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115344v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Efficient Deep Learning for Graph Drawing (DL4GD)</w:t>
+                <w:t xml:space="preserve">Color and Shape efficiency for outlier detection from automated to user evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Giovannangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3222186⟩</w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901281v1</w:t>
+                <w:t xml:space="preserve">hal-03617222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Shape efficiency for outlier detection from automated to user evaluation</w:t>
+                <w:t xml:space="preserve">Toward Efficient Deep Learning for Graph Drawing (DL4GD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Giovannangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2022.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3222186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617222v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automatic comparison of visualization techniques: Application to graph visualization</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (2), pp.86-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H²O: Heatmap by Hierarchical Occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Etienne Pommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,416 +2410,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Layered Feature Explanation Method for Convolutional Neural Networks ⋆</w:t>
+                <w:t xml:space="preserve">Graph-based Analysis of Hierarchical Embedding Generated by Deep Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bourroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+                <w:t xml:space="preserve">Korlan Rysbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2-nd Workshop on Explainable and Ethical AI – ICPR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689004v1</w:t>
+                <w:t xml:space="preserve">hal-03981883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Analysis of Hierarchical Embedding Generated by Deep Neural Network</w:t>
+                <w:t xml:space="preserve">VRGrid: Efficient Transformation of 2D Data into Pixel Grid Layout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korlan Rysbayeva</w:t>
+                <w:t xml:space="preserve">Adrien Halnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Journet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-nd Workshop on Explainable and Ethical AI – ICPR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">26th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981883v1</w:t>
+                <w:t xml:space="preserve">hal-03700588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VRGrid: Efficient Transformation of 2D Data into Pixel Grid Layout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+                <w:t xml:space="preserve">Multi Layered Feature Explanation Method for Convolutional Neural Networks ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bourroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference Information Visualisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700588v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samples Classification Analysis Across DNN Layers with Fractal Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020's Workshop Explainable Deep Learning for AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milano (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications, IPTA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
@@ -2969,90 +2969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Dive into Deep Neural Networks with Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2020): IVAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3313,649 +3313,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
+                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338831v1</w:t>
+                <w:t xml:space="preserve">hal-01428773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoo Graph: a New Visualisation for Biometric System Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Athenes, Greece</w:t>
+              <w:t xml:space="preserve"> Information Visualisation 2016 (IV2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428773v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoo Graph: a New Visualisation for Biometric System Evaluation</w:t>
+                <w:t xml:space="preserve">Audit d’une base de documents étiquetée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Information Visualisation 2016 (IV2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2016 (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355690v1</w:t>
+                <w:t xml:space="preserve">hal-01286564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit d’une base de documents étiquetée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Vialard</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2016 (CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.153-166</w:t>
+              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286564v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Graph Analysis for Quality Assessment of Manually Labelled Documents Image Database</w:t>
+                <w:t xml:space="preserve">Fast Graph Drawing Algorithm Revealing Networks Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.7</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170011v1</w:t>
+                <w:t xml:space="preserve">hal-01170017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Graph Drawing Algorithm Revealing Networks Cores</w:t>
+                <w:t xml:space="preserve">Visual Graph Analysis for Quality Assessment of Manually Labelled Documents Image Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Conference Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170017v1</w:t>
+                <w:t xml:space="preserve">hal-01170011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verhaltensanalyse zur Erkennung von Missbrauch mobiler Geldtransferdienste</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Bikeshare System Usage Up to One Day Ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence 2014 (SSCI 2014). Workshop on Computational Intelligence in Vehicles and Transportation Systems (CIVTS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4479,226 +4479,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Security Analysis - Concepts, Implementation, first Results in Industrial Scenario</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new protocol to evaluate the resistance of template update systems against zero-effort attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CYBER SECURITY &amp; PRIVACY EU FORUM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2013: Conference on Computer Vision and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Portland, United States. pp.131-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2013.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816962v1</w:t>
+                <w:t xml:space="preserve">hal-00820379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new protocol to evaluate the resistance of template update systems against zero-effort attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Security Analysis - Concepts, Implementation, first Results in Industrial Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Rieke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2013: Conference on Computer Vision and Pattern Recognition Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CYBER SECURITY &amp; PRIVACY EU FORUM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2013.27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820379v1</w:t>
+                <w:t xml:space="preserve">hal-00816962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics?</w:t>
               </w:r>
@@ -5356,122 +5356,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Template Update Strategies for Keystroke Dynamics</w:t>
+                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.21-28</w:t>
+              <w:t xml:space="preserve">Summer school in Advanced Studies on Biometrics for Secure Authentication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587106v2</w:t>
+                <w:t xml:space="preserve">hal-01002649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
               </w:r>
@@ -5702,442 +5702,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics ?</w:t>
+                <w:t xml:space="preserve">Analysis of Template Update Strategies for Keystroke Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school in Advanced Studies on Biometrics for Secure Authentication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002649v1</w:t>
+                <w:t xml:space="preserve">hal-00587106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991086v1</w:t>
+                <w:t xml:space="preserve">hal-00995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.57--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995114v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
+                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995094v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
               </w:r>
@@ -6411,259 +6411,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics With Low Constraints SVM Based Passphrase Enrollment</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics Authentication For Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
+              <w:t xml:space="preserve">The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.172--179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432775v1</w:t>
+                <w:t xml:space="preserve">hal-00432764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics Authentication For Collaborative Systems</w:t>
+                <w:t xml:space="preserve">GREYC Keystroke: a Benchmark for Keystroke Dynamics Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.172--179, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432764v1</w:t>
+                <w:t xml:space="preserve">hal-00432768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GREYC Keystroke: a Benchmark for Keystroke Dynamics Biometric Systems</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics With Low Constraints SVM Based Passphrase Enrollment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
@@ -6680,70 +6680,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432768v1</w:t>
+                <w:t xml:space="preserve">hal-00432775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6761,64 +6761,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI in Image Classification Tasks: How to Choose the Best?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Zhukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,447 +6872,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Confusion Matrix: An Efficient Visualization for the Comparison of Classification Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Etienne Pommé</w:t>
+                <w:t xml:space="preserve">Computation of Pixel-Oriented Grid Layout for 2D Datasets Using VRGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and Visualization: Advancing Visual Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1126, Springer Nature Switzerland, pp.223-243, 2024, Studies in Computational Intelligence, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_7⟩</w:t>
+              <w:t xml:space="preserve">, 1126, Springer Nature Switzerland, pp.245-270, 2024, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631412v1</w:t>
+                <w:t xml:space="preserve">hal-04631405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Pixel-Oriented Grid Layout for 2D Datasets Using VRGrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Halnaut</w:t>
+                <w:t xml:space="preserve">FEM and Multi-Layered FEM: Feature Explanation Methods with Statistical Filtering of Important Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bourroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Visualization: Advancing Visual Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_8⟩</w:t>
+              <w:t xml:space="preserve">Emerging Topics in Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 09, WORLD SCIENTIFIC, pp.295-327, 2024, Series on Language Processing, Pattern Recognition, and Intelligent Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811289125_0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631405v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM and Multi-Layered FEM: Feature Explanation Methods with Statistical Filtering of Important Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Zhukov</w:t>
+                <w:t xml:space="preserve">Relative Confusion Matrix: An Efficient Visualization for the Comparison of Classification Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etienne Pommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luca Bourroux</w:t>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Topics in Pattern Recognition and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 09, WORLD SCIENTIFIC, pp.295-327, 2024, Series on Language Processing, Pattern Recognition, and Intelligent Systems, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence and Visualization: Advancing Visual Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1126, Springer Nature Switzerland, pp.223-243, 2024, Studies in Computational Intelligence, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811289125_0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46549-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698686v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical and Multimodal Classification of Images from Soil Remediation Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korlan Rysbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12821, Springer International Publishing, pp.160-175, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8389,51 +8389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2023.1143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C.P.L.F. de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lorena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korlan Rysbayeva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Repp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00748915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463271v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3351479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2023.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3326596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C.P.L.F. de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lorena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korlan Rysbayeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bourroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_49" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rieke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zhdanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Repp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80111-2_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46549-9_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00748915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463271v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>