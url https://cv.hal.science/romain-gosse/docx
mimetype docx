--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -216,1463 +216,1603 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objectif de neutralité carbone à l'épreuve des territoires : territorialisation, planification, contradictions</w:t>
+                <w:t xml:space="preserve">Discours écoféministes et droit de l'environnement : chassez le naturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'effectivité des objectifs climatiques et énergétiques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1407k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485488v1</w:t>
+                <w:t xml:space="preserve">hal-05318466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transitions sans territoires ? L'apport du droit à l'analyse des transitions territoriales : territorialisation, contradictions, contestations</w:t>
+                <w:t xml:space="preserve">Les puits naturels de carbone dans la production juridique de l’espace : territorialisation et planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions territoriales. Recherche et action publique en contexte d'incertitudes et de tensions</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05393823v1</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15uop⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice climatique et justice spatiale : où atterrir ?</w:t>
+                <w:t xml:space="preserve">Sous les navets, la plage ? La recherche d'une conciliation entre agriculture et transition énergétique : le cas du photovoltaïque en zone agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théorie(s) et interaction(s) des justices à l'aune des défis environnementaux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05318513v1</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série (2024/HS1), pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space at Stake. How can Localised Renewable Energy Litigation be Strategic Litigation ?</w:t>
+                <w:t xml:space="preserve">Quel contrôle des politiques locales ? Le cas du Plan climat-air-énergie territorial (PCAET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Litigation in the Fields of Energy and Climate in Japan, France and Germany</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05318510v1</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (2025/3), pp.509-517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the Gap ? Looking for the Territorialization of the French Energy and Climate Strategy</w:t>
+                <w:t xml:space="preserve">Le droit comme (in)commun. Ce que l'environnement fait au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Critical Analysis of "Energy Transitions" : Meaning, Governance, Litigation from a Comparative Perspective</w:t>
-[...105 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (HS22), pp.99-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03347683v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les navets, la plage ? La recherche d'une conciliation entre agriculture et transition énergétique : le cas du photovoltaïque en zone agricole</w:t>
+                <w:t xml:space="preserve">La déplétion de la couche d'ozone : retours critiques sur un succès du droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Dreyfus. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le droit français aux prises avec les limites planétaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare &amp; martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-125, 2024, Droit, science &amp; environnement, 978-2-84934-767-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318462v1</w:t>
+                <w:t xml:space="preserve">hal-04458101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours écoféministes et droit de l'environnement : chassez le naturel ?</w:t>
+                <w:t xml:space="preserve">Les modalités d'intégration des questions environnementales et du changement climatique dans le droit public français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Baudu; Juliette Sénéchal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La conduite du changement climatique : entre contraintes et incitations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-46, 2018, Systèmes, 978-2-275-06001-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1407k⟩</w:t>
-[...156 lines deleted...]
-                <w:t xml:space="preserve">hal-04233130v1</w:t>
+                <w:t xml:space="preserve">hal-04233106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déplétion de la couche d'ozone : retours critiques sur un succès du droit de l'environnement</w:t>
+                <w:t xml:space="preserve">L'objectif de neutralité carbone à l'épreuve des territoires : territorialisation, planification, contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit français aux prises avec les limites planétaires</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04458101v1</w:t>
+              <w:t xml:space="preserve">L'effectivité des objectifs climatiques et énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Laure Lambert; Marie Lamoureux; Eve Truilhé; Patricia Benezech-Sarron, Jan 2026, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités d'intégration des questions environnementales et du changement climatique dans le droit public français</w:t>
+                <w:t xml:space="preserve">Des transitions sans territoires ? L'apport du droit à l'analyse des transitions territoriales : territorialisation, contradictions, contestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions territoriales. Recherche et action publique en contexte d'incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 1273 Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice climatique et justice spatiale : où atterrir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie(s) et interaction(s) des justices à l'aune des défis environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blanche Lormeteau, Louis de Fontenelle, CNRS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space at Stake. How can Localised Renewable Energy Litigation be Strategic Litigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic Litigation in the Fields of Energy and Climate in Japan, France and Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette Elisabeth Töller, Anna Wenz-Temming, Sep 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mind the Gap ? Looking for the Territorialization of the French Energy and Climate Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Analysis of "Energy Transitions" : Meaning, Governance, Litigation from a Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrienne Sala, CNRS, University of Tokyo, Nov 2024, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable ou transition ? Pour une émancipation du droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la transition environnementale. Quelle(s) transition(s) pour le droit de l'environnement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugues Hellio; Centre Droit Ethique et Procédures, Mar 2019, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités d’intégration des questions environnementales et du changement climatique dans le droit public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conduite du changement climatique : entre contraintes et incitations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04233106v1</w:t>
+              <w:t xml:space="preserve">, CRDP ULR 4487, Université de Lille, Feb 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle mobilité durable pour le Green Deal ?</w:t>
+                <w:t xml:space="preserve">Reconnaître et instituer nos attachements multiples à la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2026, pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233080v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasses traditionnelles : le droit aux nues, mais le roi est nu</w:t>
+                <w:t xml:space="preserve">Quelle mobilité durable pour le Green Deal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp. 14-16</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463182v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito : le diable est dans les détails</w:t>
+                <w:t xml:space="preserve">Chasses traditionnelles : le droit aux nues, mais le roi est nu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, p.3</w:t>
+              <w:t xml:space="preserve">2021, pp. 14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463236v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêtés anti-pesticides : le tribunal fait de la résistance ?</w:t>
+                <w:t xml:space="preserve">Édito : le diable est dans les détails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.8-11</w:t>
+              <w:t xml:space="preserve">2021, p.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463194v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de précaution au secours de la protection des espèces</w:t>
+                <w:t xml:space="preserve">Arrêtés anti-pesticides : le tribunal fait de la résistance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.14-16</w:t>
+              <w:t xml:space="preserve">2020, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463223v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution au secours de la protection des espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement, l'éternel retour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1682,114 +1822,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normativités du principe d'intégration. Contribution à l'étude du droit fluide de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Lille, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04233046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1857,51 +1997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4429311C"/>
+    <w:nsid w:val="34B826BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2005,51 +2145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="240EF552"/>
+    <w:nsid w:val="2BCDF18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2239,51 +2379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-gosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4685-1273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03347683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-droit-francais-aux-prises-avec-les-limites-planetaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-conduite-du-changement-climatique-entre-contraintes-et-incitations-9782275060019.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04233046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-gosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4685-1273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-droit-francais-aux-prises-avec-les-limites-planetaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-conduite-du-changement-climatique-entre-contraintes-et-incitations-9782275060019.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03347683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04233046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>