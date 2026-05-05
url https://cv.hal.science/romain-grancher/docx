--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -100,285 +100,419 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The History and Historiography of Fisheries in the Age of the “Oceanic Turn”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahsse.2024.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’écologie politique de l’huître.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 80 (1-2), pp.277-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2025.10080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The History and Historiography of Fisheries in the Age of the “Oceanic Turn”</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge from Experience: The Making of Fisheries Policy (France, 1680–1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahsse.2024.13⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahsse.2024.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahsse.2024.14⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Records reveal the vast historical extent of European oyster reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Thurstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Bennema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-024-01441-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Records reveal the vast historical extent of European oyster reef ecosystems</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical dataset details the distribution, extent and form of lost Ostrea edulis reef ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Thurstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Mccormick</w:t>
@@ -413,986 +547,852 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Bennema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-024-01441-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), 1198 (9p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-04048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Ruth Thurstan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid islands: Some reflections on the intersection between Island Studies and environmental history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coastal Studies &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26349817231175250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Hanes, The Aquatic Frontier: Oysters and Aquaculture in the Progressive Era, Amherst, University of Massachusetts Press, 2019, 230 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.402-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2023.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs de l’expérience. . Enquête sur la fabrique de la police des pêches (France, années 1680-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.231-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2023.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannah Mccormick</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanne Preston</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Ashton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floris Bennema</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bésombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-04048-8⟩</w:t>
+              <w:t xml:space="preserve">Environment and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Samuel P. Hanes, The Aquatic Frontier: Oysters and Aquaculture in the Progressive Era, Amherst, University of Massachusetts Press, 2019, 230 p.</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jeffrey Bolster, The Mortal Sea: Fishing the Atlantic in the Age of Sail, Cambridge, The Belknap Press of Harvard University Press, 2012, 416 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 78 (2), pp.402-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahss.2023.86⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.379-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2023.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bécot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et historiographie des mondes de la pêche à l’heure du « tournant océanique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2023.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gillis, historien des mondes terraqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31-32, pp.297-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre du chalut. Résister au changement technique dans le monde de la pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.89 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.9868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes on the Coast. Towards a Terraqueous Environmental History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael-W Serruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.JHES.5.128578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...455 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.JHES.5.128578⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03499509v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03372684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir au travail. Contrat, contrainte et association dans le monde de la pêche (Dieppe, XVIIIe siècle)</w:t>
               </w:r>
@@ -2262,2097 +2262,2097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ménager les ressources de la mer. Enquête sur un conflit autour de la conservation des « productions sous-marines » de la rade de Brest (milieu XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">147e Congrès du CTHS « Effondrement et ruptures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une économie morale de la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Conserver, mobiliser, restaurer la nature : droits, savoirs, institutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ménager les choses de la mer : procédures d’enquêtes, requêtes et expériences. Manche, XVIIIe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Ladéhis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visite des bancs : histoire d’une procédure de gouvernement de la ressource en huîtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des socio-écosystèmes littoraux sur le temps long</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Submarine Forest. Managing coastal resources in 19th century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Society for Environmental History (ESEH) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bristol, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social life of nets. Repairing gear and damage in an early modern fishing community (Dieppe, 18th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IMHA International Conference of Maritime History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre les usages de la mer en carte. L’aménagement des production sous-marines de la rade de Brest au milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Conserver, mobiliser, restaurer la nature : droits, savoirs, institutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Submarine Forest. Managing coastal resources in 19th century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Economic History Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions de la pêche des huîtres : enquête sur un commun maritime (baie de Cancale, XVIIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner la nature par les communs. Magistratures, communautés, régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une forêt sous la mer. Ménager les huitrières naturelles des côtes françaises aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès international du GIS Histoire &amp; Sciences de la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement et ses ressources, entre contraintes, limites et institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire une nouvelle histoire économique et sociale de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver/multiplier : pour une histoire du gouvernement des ressources de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Commune Nature"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille des pêcheries. Conflits, concessions et droits d’usage sur les rivage de l’Empire (Manche, 1852-1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concessions, histoire et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Ostrom et la propriété comme faisceau de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Commune nature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bristol, United Kingdom</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epreuves policières. Une enquête sur les usages juridiques de l'expérience dans le monde de la pêche (France, fin XVIIe-milieu XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRHEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ménager et aménager les fonds marins au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du plateau continental aux abysses : une histoire environnementale de la mer par le fond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs expérientiels et savoirs expérimentaux dans le monde de la pêche : enquêtes, épreuves et mesures de police (France, XVIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’ANR AmateurS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits de droit privé dans le monde de la pêche (Dieppe, 18e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les infrastructures juridiques de l’économie : histoire et théories »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lorient, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et éprouver le droit des pêches. Requêtes, rapports d’enquêtes et récits d’expériences (France, XVIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réguler une activité en crise : travail, ressources et techniques dans le monde de la pêche (France, XVIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « PRATO. Pratiques, travail, organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cueillir, pêcher, élever, cultiver l’huître sauvage. La domestication d’Ostrea edulis et l'ensemencement de la mer (France, XVIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sauvage et le domestique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power, knowledge and experience in the fishing world (France, 18th-19th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Expertise and Political Decisions in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler l’art de la pêche. Techniques, mesures et pratiques d’expertise (France, XVIIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du centre Norbert Elias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’accident crée du commun. Avaries communes, responsabilité objective et collectifs dans une communauté de pêcheurs (Dieppe, XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Communs : droit, histoire et historiographie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs de la régulation environnementale : enquêtes, requêtes et expériences sur les ressources de la mer (France, XVIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LARHA/TRIANGLE, « Entreprises, marchés et régulations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The environmental uses of experiment: a history of vernacular and scientific forms of fisheries management (18th-19th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Public Lecture of the Irish Environmental History Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les ressources de la mer. Une enquête en cours sur la police des pêches (France, XVIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire TEMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la police des pêches (France, XVIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire maritime et littorale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lorient, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparer les outils, les dommages et les liens dans le monde de la pêche (Dieppe, XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réparations, de la préhistoire à nos jours. Cultures techniques et savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Regulation and the Political Economy of French Fisheries (18th-19th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceanic Turn and Perspectives of Historical Science: Russia and France in Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584400v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04849583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4608,259 +4608,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Société et environnement : portée, contraintes et limites de l’exploitation des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Cyrille Hautcœur; Catherine Virlouvet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire économique et sociale. La France, de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés/Composés, pp.231-250, 2025, 979-1-0404-0628-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille des pêcheries. Concessions et actes de (dé)possession sur les rivages de la Manche au milieu du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaël Morera; Thomas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.187-202, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rivages instables de l’Anthropocène : de la conquête au repli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-François Mathis; Steve Hagimont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre perdue. Une histoire de l’Occident et de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallandier, pp.71-79, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987579v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04987573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccommodages et accommodements. Réparer les outils et les dommages dans le monde de la pêche (Dieppe, XVIIIe siècle)</w:t>
               </w:r>
@@ -5599,51 +5599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grancher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2024.13" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2024.14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Thurstan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mccormick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Preston" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ashton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bennema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01441-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04048-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.71" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.77" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.70" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817231175250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-W Serruys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JHES.5.128578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.9868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5942" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M3NLDXQ2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6560" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grancher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2024.13" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2024.14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Thurstan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mccormick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Preston" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ashton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bennema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01441-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04048-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817231175250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.86" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.71" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.77" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.70" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.9868" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-W Serruys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JHES.5.128578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5942" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M3NLDXQ2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6560" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>