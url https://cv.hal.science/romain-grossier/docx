--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -351,403 +351,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruel Cedeno</w:t>
+                <w:t xml:space="preserve">Modular microfluidic platform for solubility measurement, nucleation statistics and polymorph screening of active pharmaceutical ingredients: Irbesartan, Rimonabant, Aripiprazole and Sulfathiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Flood</w:t>
+                <w:t xml:space="preserve">Mehdi Lagaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirou Bactivelane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.127252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911818v3</w:t>
+                <w:t xml:space="preserve">hal-03892185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular microfluidic platform for solubility measurement, nucleation statistics and polymorph screening of active pharmaceutical ingredients: Irbesartan, Rimonabant, Aripiprazole and Sulfathiazole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lambert</w:t>
+                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.9052-9057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892185v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
+                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Flood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.9052-9057. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.194705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0143704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206235v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation in Sessile Saline Microdroplets: Induction Time Measurement via Deliquescence-Recrystallization Cycling</w:t>
               </w:r>
@@ -759,51 +759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain A Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1403,51 +1403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine A Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.1856-1860. </w:t>
@@ -2910,476 +2910,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive nucleation of Crystals in Small Volumes and Its Consequences</w:t>
+                <w:t xml:space="preserve">Generating nanoliter to femtoliter microdroplets with ease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (2), pp.025504</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (9), pp.091916-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624848v1</w:t>
+                <w:t xml:space="preserve">hal-00581232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating nanoliter to femtoliter microdroplets with ease</w:t>
+                <w:t xml:space="preserve">Predictive nucleation of Crystals in Small Volumes and Its Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (9), pp.091916-3</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.025504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581232v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usual and Unusual Crystallization from Solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-fast crystallization due to Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 312, pp.939-946</w:t>
+              <w:t xml:space="preserve">, 2010, 312, pp.487-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475837v1</w:t>
+                <w:t xml:space="preserve">hal-00453710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast crystallization due to Confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usual and Unusual Crystallization from Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Revalor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 312, pp.487-489</w:t>
+              <w:t xml:space="preserve">, 2010, 312, pp.939-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453710v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching one single and stable critical cluster through finite sized systems</w:t>
               </w:r>
@@ -3441,308 +3441,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ultrasound on crystallization-precipitation processes : some examples and a new segregation model</w:t>
+                <w:t xml:space="preserve">Segregation of a liquid mixture by a radially oscillating bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Dodds</w:t>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+                <w:t xml:space="preserve">Francisco J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppsc.200601046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 577, pp.385-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211200700479X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844743v1</w:t>
+                <w:t xml:space="preserve">hal-01717681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of a liquid mixture by a radially oscillating bubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The effect of ultrasound on crystallization-precipitation processes : some examples and a new segregation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Gomez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 577, pp.385-415. </w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (1), p.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002211200700479X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.200601046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717681v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture segregation by an inertial cavitation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3834,77 +3834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence expérimentale de la ségrégation d'espèces par une bulle de cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Vargas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2006 -Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toulouse, France. p.423-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4547,51 +4547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700479X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vargas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2006.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Vargas Hernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700479X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vargas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2006.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Vargas Hernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>