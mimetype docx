--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1657,295 +1657,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon Exposure Induces Postconditioning in Myocardial Ischemia–Reperfusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPM4 non-selective cation channel variants in long QT syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien Blanchart</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Souplis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Legallois</w:t>
+                <w:t xml:space="preserve">Corinne Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1074248417702891⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe I, 18 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12881-017-0397-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156476v1</w:t>
+                <w:t xml:space="preserve">hal-01832144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM4 non-selective cation channel variants in long QT syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hof</w:t>
+                <w:t xml:space="preserve">Argon Exposure Induces Postconditioning in Myocardial Ischemia–Reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sallé</w:t>
+                <w:t xml:space="preserve">Mathieu Souplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
+                <w:t xml:space="preserve">Adrien Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Ducreux</w:t>
+                <w:t xml:space="preserve">Damien Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Equipe I, 18 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.564-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12881-017-0397-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1074248417702891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832144v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pipeline for the Generation of Realistic 3D Synthetic Echocardiographic Sequences: Methodology and Open-Access Database</w:t>
               </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouvagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2561,441 +2561,453 @@
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TRPM4 non-selective cation channel contributes to the mammalian atrial action potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Keddache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.11-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Genetics and Functional Anomalies in a Series of 248 Brugada Cases with 11 Mutations in the TRPM4 Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninda Syam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e54131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0054131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flufenamic acid as an ion channel modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher del Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (2), pp.272-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the TRPM4 nonselective cation channel in mammalian sinus rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3040,92 +3052,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heart Rhythm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (11), pp.1683-1689. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2013.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient receptor potential melastatin 4 inhibitor 9‐phenanthrol abolishes arrhythmias induced by hypoxia and re‐oxygenation in mouse ventricle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3157,209 +3169,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 165 (7), pp.2354-2364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2011.01715.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calcium-permeable non-selective cation channel in the thick ascending limb apical membrane of the mouse kidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1818 (5), pp.1135-1141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2011.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02448132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non-selective Monovalent Cationic Channels TRPM4 and TRPM5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3378,1592 +3390,1592 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Advances in Experimental Medicine and Biology, 704, pp.147-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0265-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9-Phenanthrol inhibits human TRPM4 but not TRPM5 cationic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (8), pp.1697-1705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/bjp.2008.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heart rate-lowering agent ivabradine inhibits the pacemaker current I(f) in human atrial myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoun El Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (11), pp.1190-1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1540-8167.2007.00955.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOLECULAR REGULATION AND PHARMACOLOGY OF PACEMAKER CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoun El Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (23), pp.2338-2349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Transient Receptor Potential proteins in cardiac hypertrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1772 (8), pp.885-894. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2007.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A voltage-activated proton current in human cardiac fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoun El Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 340 (2), pp.512-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-Activated Nonselective Cation Channels in Mammalian Cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (7), pp.245-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcm.2006.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Expression of the TRPM4 Cationic Current in Ventricular Cardiomyocytes From Spontaneously Hypertensive Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Potreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48 (4), pp.587-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/01.HYP.0000237864.65019.a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the Basolateral Chloride Channels in the Renal Tubule using</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Teulon</w:t>
+                <w:t xml:space="preserve">Stéphane Lourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephron Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 99 (2), p64-p68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000082972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02448169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a Ca 2+ ‐activated non‐selective cation channel in human atrial cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Potreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 558 (1), pp.75-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.063974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;‐Activated Nonselective Cation Channel by Diacylglycerol Analogues in Rat Cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.342-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1540-8167.2004.03477.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl- absorption across the thick ascending limb is not altered in cystic fibrosis mice. A role for a pseudo-CFTR Cl- channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐celeste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Bens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 102 (11), pp.1986-1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI4074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02448190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of a small-conductance cAMP-dependent Cl- channel in the mouse thick ascending limb at low internal pH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 490 (3), pp.759-765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/jphysiol.1996.sp021183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02448212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5110,51 +5122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerevel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boil&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlyne Mpweme Bangando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00535.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038542" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-22-0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hof" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0145-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina D. Picardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yae Sugimura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Dorst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajkta Kallurkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Akins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souplis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248417702891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0397-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Puddu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo-Emilio Puddu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Blandin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Keddache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher del Negro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2013.01.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2013.08.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01715.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paulais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lourdel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0265-3_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.02.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jebara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPMVZDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2006.04.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448169v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nissant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063974" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lenfant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1540-8167.2004.03477.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marvao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI4074" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinamard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.1996.sp021183" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerevel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boil&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlyne Mpweme Bangando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00535.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038542" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-22-0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hof" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0145-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina D. Picardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yae Sugimura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Dorst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajkta Kallurkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Akins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0397-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souplis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248417702891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Puddu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo-Emilio Puddu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Blandin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPXCRS1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Keddache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher del Negro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2013.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2013.08.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01715.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paulais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0265-3_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.02.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jebara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPMVZDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2006.04.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nissant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082972" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063974" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lenfant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1540-8167.2004.03477.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marvao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI4074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinamard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.1996.sp021183" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>