--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -1657,295 +1657,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM4 non-selective cation channel variants in long QT syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argon Exposure Induces Postconditioning in Myocardial Ischemia–Reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sallé</w:t>
+                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
+                <w:t xml:space="preserve">Katrien Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Ducreux</w:t>
+                <w:t xml:space="preserve">Mathieu Souplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12881-017-0397-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.564-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1074248417702891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832144v1</w:t>
+                <w:t xml:space="preserve">hal-05156476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon Exposure Induces Postconditioning in Myocardial Ischemia–Reperfusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katrien Blanchart</w:t>
+                <w:t xml:space="preserve">TRPM4 non-selective cation channel variants in long QT syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Souplis</w:t>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lemaitre</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Legallois</w:t>
+                <w:t xml:space="preserve">Corinne Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (6), pp.564-573. </w:t>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe I, 18 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1074248417702891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12881-017-0397-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156476v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pipeline for the Generation of Realistic 3D Synthetic Echocardiographic Sequences: Methodology and Open-Access Database</w:t>
               </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouvagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2603,291 +2603,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TRPM4 non-selective cation channel contributes to the mammalian atrial action potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Genetics and Functional Anomalies in a Series of 248 Brugada Cases with 11 Mutations in the TRPM4 Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Launay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ninda Syam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.01.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e54131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165507v1</w:t>
+                <w:t xml:space="preserve">hal-05165511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Genetics and Functional Anomalies in a Series of 248 Brugada Cases with 11 Mutations in the TRPM4 Channel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TRPM4 non-selective cation channel contributes to the mammalian atrial action potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninda Syam</w:t>
+                <w:t xml:space="preserve">Zakia Keddache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Salle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guinamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e54131. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165511v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flufenamic acid as an ion channel modulator</w:t>
               </w:r>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (8), pp.1697-1705. </w:t>
@@ -5122,51 +5122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerevel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boil&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlyne Mpweme Bangando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00535.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038542" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-22-0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hof" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0145-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina D. Picardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yae Sugimura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Dorst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajkta Kallurkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Akins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0397-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souplis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248417702891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Puddu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo-Emilio Puddu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Blandin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPXCRS1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Keddache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher del Negro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2013.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2013.08.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01715.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paulais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0265-3_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.02.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jebara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPMVZDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2006.04.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nissant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082972" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063974" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lenfant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1540-8167.2004.03477.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marvao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI4074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinamard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.1996.sp021183" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerevel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boil&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlyne Mpweme Bangando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00535.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038542" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-22-0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hof" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0145-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina D. Picardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yae Sugimura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Dorst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajkta Kallurkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Akins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souplis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248417702891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-017-0397-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Puddu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo-Emilio Puddu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Blandin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPXCRS1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Keddache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.01.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher del Negro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2013.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2013.08.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01715.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paulais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0265-3_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.02.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jebara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPMVZDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2006.04.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nissant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082972" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063974" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lenfant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1540-8167.2004.03477.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marvao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI4074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinamard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.1996.sp021183" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>