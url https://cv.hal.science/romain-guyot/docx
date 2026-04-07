--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -485,1397 +485,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient homology‐based annotation of transposable elements using minimizers</w:t>
+                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Natalia Gonzalez-García</w:t>
+                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Lozano-Arce</w:t>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Londoño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Duitama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aps3.11520⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252379v1</w:t>
+                <w:t xml:space="preserve">hal-04082874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient homology‐based annotation of transposable elements using minimizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+                <w:t xml:space="preserve">Laura Natalia Gonzalez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Formenti</w:t>
+                <w:t xml:space="preserve">Daniela Lozano-Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliana Bista</w:t>
+                <w:t xml:space="preserve">Juan Pablo Londoño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Berg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Duitama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), e11520 [11 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aps3.11520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082874v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bactris gasipaes Kunth var. gasipaes complete plastome and phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
+                <w:t xml:space="preserve">Maria Camila Buitrago Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Montúfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (8), pp.1540-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2109437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854324v1</w:t>
+                <w:t xml:space="preserve">ird-04119645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactris gasipaes Kunth var. gasipaes complete plastome and phylogenetic analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mariac</w:t>
+                <w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
+                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (8), pp.1540-1544. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.197-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2109437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04119645v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+                <w:t xml:space="preserve">Complex evolutionary history of coffees revealed by full plastid genomes and 28,800 nuclear SNP analyses, with particular emphasis on Coffea canephora (Robusta coffee)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Charr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Andrea Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marquès</w:t>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Patrick Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+                <w:t xml:space="preserve">hal-02934893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex evolutionary history of coffees revealed by full plastid genomes and 28,800 nuclear SNP analyses, with particular emphasis on Coffea canephora (Robusta coffee)</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Charr</w:t>
+                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Garavito</w:t>
+                <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Descombes</w:t>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934893v1</w:t>
+                <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WCSdb: a database of wild &amp;lt;i&amp;gt;Coffea&amp;lt;/i&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Emmanuel Couturon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baaa069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460008v1</w:t>
+                <w:t xml:space="preserve">hal-04182535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Annotation of Transposable Elements Revealed a Potential Regulation of Genes Involved in Rubber Biosynthesis by TE-Derived siRNA Interference in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetrina Oktavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (12), pp.4220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21124220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic diversity assessment wihin a major ex situ collection of coffees in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (5), pp.849-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcaa073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCSdb: a database of wild &amp;lt;i&amp;gt;Coffea&amp;lt;/i&amp;gt; species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baaa069⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04182535v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chloroplast genome annotation tools and application to analysis of the evolution of coffee species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,563 +2093,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated efficient targeted mutagenesis has the potential to accelerate the domestication of Coffea canephora</w:t>
+                <w:t xml:space="preserve">Structure and Distribution of Centromeric Retrotransposons at Diploid and Allotetraploid Coffea Centromeric and Pericentromeric Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Breitler</w:t>
+                <w:t xml:space="preserve">Renata de Castro Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Dechamp</w:t>
+                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Campa</w:t>
+                <w:t xml:space="preserve">Lukas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Augusto Zebral Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Suzy Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 134 (3), pp.383-394. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11240-018-1429-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432730v1</w:t>
+                <w:t xml:space="preserve">hal-03421885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Distribution of Centromeric Retrotransposons at Diploid and Allotetraploid Coffea Centromeric and Pericentromeric Regions</w:t>
+                <w:t xml:space="preserve">Genome-wide association study reveals candidate genes influencing lipids and diterpenes contents in Coffea arabica L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata de Castro Nunes</w:t>
+                <w:t xml:space="preserve">Gustavo C. Sant’ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Mueller</w:t>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Tiemi Ivamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Strickler</w:t>
+                <w:t xml:space="preserve">Douglas Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.175. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421885v1</w:t>
+                <w:t xml:space="preserve">hal-02546614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study reveals candidate genes influencing lipids and diterpenes contents in Coffea arabica L</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inpactor, Integrated and Parallel Analyzer and Classifier of LTR Retrotransposons and Its Application for Pineapple LTR Retrotransposons Diversity and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo C. Sant’ana</w:t>
+                <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">Reinel Tabares-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzana Tiemi Ivamoto</w:t>
+                <w:t xml:space="preserve">Diego Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Domingues</w:t>
+                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18800-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology7020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546614v1</w:t>
+                <w:t xml:space="preserve">hal-03472296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpactor, Integrated and Parallel Analyzer and Classifier of LTR Retrotransposons and Its Application for Pineapple LTR Retrotransposons Diversity and Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated efficient targeted mutagenesis has the potential to accelerate the domestication of Coffea canephora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Liu</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Breitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinel Tabares-Soto</w:t>
+                <w:t xml:space="preserve">Eveline Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ceballos</w:t>
+                <w:t xml:space="preserve">Claudine Campa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+                <w:t xml:space="preserve">Leonardo Augusto Zebral Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.32. </w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134 (3), pp.383-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology7020032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11240-018-1429-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472296v1</w:t>
+                <w:t xml:space="preserve">hal-03432730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing provides the first well-resolved phylogeny for coffee (Coffea) and insights into the evolution of caffeine content in its species</w:t>
               </w:r>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrinne Grover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.351-361. </w:t>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 292 (4), pp.741-754. </w:t>
@@ -3031,295 +3031,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequencing reveals the transposable element composition of Coffea genomes and provides evidence for distinct evolutionary stories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pineapple Genome: A Reference for Monocots and CAM Photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (5), pp.1979-1990. </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11), pp.690-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00438-016-1235-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430588v1</w:t>
+                <w:t xml:space="preserve">hal-03477103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pineapple Genome: A Reference for Monocots and CAM Photosynthesis</w:t>
+                <w:t xml:space="preserve">Active transposable elements recover species boundaries and geographic structure in Madagascan coffee species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Ming</w:t>
+                <w:t xml:space="preserve">Julissa Roncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching Man Wai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Rigoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (11), pp.690-696. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (1), pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00438-015-1098-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477103v1</w:t>
+                <w:t xml:space="preserve">hal-03431261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by the DArTseq method of the genetic origin of the Coffea canephora cultivated in Vietnam and Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,1363 +3386,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active transposable elements recover species boundaries and geographic structure in Madagascan coffee species</w:t>
+                <w:t xml:space="preserve">Developmental programmed cell death during asymmetric microsporogenesis in holocentric species of Rhynchospora (Cyperaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julissa Roncal</w:t>
+                <w:t xml:space="preserve">Danilo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia G.T.J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigoreau</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasa Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-015-1098-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (18), pp.5391-5401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431261v1</w:t>
+                <w:t xml:space="preserve">hal-03477144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental programmed cell death during asymmetric microsporogenesis in holocentric species of Rhynchospora (Cyperaceae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Genetic and Epigenetic Instabilities of Plant Embryogenic Cells a Fatality? The Experience of Coffee Somatic Embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia G.T.J. Andrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Herve Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivasa Chaluvadi</w:t>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw300⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics &amp; Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06 (01), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-0436.1000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477144v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Genetic and Epigenetic Instabilities of Plant Embryogenic Cells a Fatality? The Experience of Coffee Somatic Embryogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eveline Dechamp</w:t>
+                <w:t xml:space="preserve">Partial sequencing reveals the transposable element composition of Coffea genomes and provides evidence for distinct evolutionary stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maurel</w:t>
+                <w:t xml:space="preserve">Thibaud Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Georget</w:t>
+                <w:t xml:space="preserve">Serge Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics &amp; Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 06 (01), pp.136. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (5), pp.1979-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2161-0436.1000136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00438-016-1235-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476825v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large distribution and high sequence identity of a Copia‑type retrotransposon in angiosperm families</w:t>
+                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Silva Dias</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Hatt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigoreau</w:t>
+                <w:t xml:space="preserve">Thomas Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Fernandes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-015-0352-8⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01225496v1</w:t>
+                <w:t xml:space="preserve">hal-01162666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and domestication of papaya Y-h chromosome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of genetic and epigenetic changes during cell culture ageing and relations with somaclonal variation in Coffea arabica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanchang Zeng</w:t>
+                <w:t xml:space="preserve">Roberto Bobadilla Landey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuixia Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ching Man Wai</w:t>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.183905.114⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (3), pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11240-015-0772-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479048v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pineapple genome and the evolution of CAM photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vanburen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Haibao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gayraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
+                <w:t xml:space="preserve">Michael C. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (12), pp.1435-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162666v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pineapple genome and the evolution of CAM photosynthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ching Man Wai</w:t>
+                <w:t xml:space="preserve">Chromosomal distribution and evolution of abundant retrotransposons in plants: gypsy elements in diploid and polyploid Brachiaria forage grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Carvalho Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibao Tang</w:t>
+                <w:t xml:space="preserve">Cacilda Borges Do Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Schatz</w:t>
+                <w:t xml:space="preserve">Lucimara Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Helena Techio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3435⟩</w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-015-9492-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478898v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic and epigenetic changes during cell culture ageing and relations with somaclonal variation in Coffea arabica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide analysis of LTR-retrotransposons in oil palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cenci</w:t>
+                <w:t xml:space="preserve">Thierry Beulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussé Dt Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jaligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11240-015-0772-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2023-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388147v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution and evolution of abundant retrotransposons in plants: gypsy elements in diploid and polyploid Brachiaria forage grasses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large distribution and high sequence identity of a Copia‑type retrotransposon in angiosperm families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Helena Techio</w:t>
+                <w:t xml:space="preserve">Elaine Silva Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-015-9492-6⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1-2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0352-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478996v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01225496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of LTR-retrotransposons in oil palm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beulé</w:t>
+                <w:t xml:space="preserve">Origin and domestication of papaya Y-h chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vanburen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawussé Dt Agbessi</w:t>
+                <w:t xml:space="preserve">Fanchang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dussert</w:t>
+                <w:t xml:space="preserve">Cuixia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Jaligot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jisen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.795. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.524-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2023-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.183905.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205781v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Carretero-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5002,295 +5002,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04667063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic model for the female sterility barrier between Asian and African cultivated rice species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Garavito</w:t>
+                <w:t xml:space="preserve">In planta gene expression analysis of Xanthomonas oryzae pathovar oryzae, African strain MAI1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Soto-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.116772⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787398v1</w:t>
+                <w:t xml:space="preserve">ird-01075143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta gene expression analysis of Xanthomonas oryzae pathovar oryzae, African strain MAI1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Soto-Suárez</w:t>
+                <w:t xml:space="preserve">A genetic model for the female sterility barrier between Asian and African cultivated rice species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Bernal</w:t>
+                <w:t xml:space="preserve">Jaime Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina González</w:t>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Szurek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Sylvie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.170. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (4), pp.1425-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.116772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01075143v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcollinearity in an ethylene receptor coding gene region of the Coffea canephora genome is extensively conserved with Vitis vinifera and other distant dicotyledonous sequenced genomes.</w:t>
               </w:r>
@@ -5410,51 +5410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,103 +6274,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6486,51 +6486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="887DC3CF"/>
+    <w:nsid w:val="252F4161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6717,51 +6717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7016-7485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224213946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1118-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickarlos Bezandry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupeyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salojaervi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strickler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01695-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lozano-Arce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Londo&#241;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duitama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Buitrago Acosta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2109437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crouzillat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Descombes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raharimalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rakotomalala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couturon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue T Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnelo Furtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Benedito dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Danillo Moura Soares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Christiny Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Tiemi Ivamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-018-0634-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breitler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Dechamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Campa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto Zebral Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1429-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03421885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Nunes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orozco-Arias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Strickler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00175" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Domingues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18800-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Tabares-Soto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ceballos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology7020032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03422451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrinne Grover" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03423453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-017-1308-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03430588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Darr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-016-1235-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Man Wai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03443157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0933-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03431261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Roncal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-015-1098-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rocha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia G.T.J. Andrade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Chaluvadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw300" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03476825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0436.1000136" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva Dias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0352-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03479048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vanburen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchang Zeng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuixia Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.183905.114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Schatz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bobadilla Landey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0772-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Borges Do Valle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Chiari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Helena Techio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-015-9492-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuss&#233; Dt Agbessi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jaligot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2023-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anthony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0077-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXKFT97N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01075143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto-Su&#225;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D770EECAB8D4B2379204EA4915E56EC4E153C846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Filipe P. Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cesar Sant'Ana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle V. Ferreira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna S.R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via M. Nogueira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7016-7485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224213946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1118-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickarlos Bezandry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupeyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salojaervi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strickler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01695-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lozano-Arce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Londo&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duitama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Buitrago Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2109437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crouzillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Descombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106906" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couturon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raharimalala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rakotomalala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue T Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnelo Furtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Benedito dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Danillo Moura Soares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Christiny Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Tiemi Ivamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-018-0634-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03421885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orozco-Arias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Strickler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00175" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Domingues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18800-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Tabares-Soto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ceballos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology7020032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breitler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Dechamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Campa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto Zebral Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1429-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03422451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrinne Grover" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03423453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-017-1308-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Man Wai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.08.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03431261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Roncal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-015-1098-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03443157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0933-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rocha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia G.T.J. Andrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Chaluvadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw300" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03476825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0436.1000136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03430588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Darr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-016-1235-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bobadilla Landey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0772-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vanburen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Schatz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3435" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Borges Do Valle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Chiari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Helena Techio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-015-9492-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuss&#233; Dt Agbessi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jaligot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2023-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva Dias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0352-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03479048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchang Zeng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuixia Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.183905.114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anthony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0077-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXKFT97N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01075143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto-Su&#225;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D770EECAB8D4B2379204EA4915E56EC4E153C846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Filipe P. Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cesar Sant'Ana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle V. Ferreira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna S.R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via M. Nogueira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>