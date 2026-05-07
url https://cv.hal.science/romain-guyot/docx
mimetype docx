--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -485,291 +485,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
+                <w:t xml:space="preserve">Efficient homology‐based annotation of transposable elements using minimizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
+                <w:t xml:space="preserve">Laura Natalia Gonzalez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+                <w:t xml:space="preserve">Daniela Lozano-Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Formenti</w:t>
+                <w:t xml:space="preserve">Juan Pablo Londoño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliana Bista</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Duitama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), e11520 [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aps3.11520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082874v1</w:t>
+                <w:t xml:space="preserve">hal-05252379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient homology‐based annotation of transposable elements using minimizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Natalia Gonzalez-García</w:t>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Lozano-Arce</w:t>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Londoño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Duitama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), e11520 [11 p.]. </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aps3.11520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252379v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactris gasipaes Kunth var. gasipaes complete plastome and phylogenetic analysis</w:t>
               </w:r>
@@ -889,90 +889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Theissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aureliano Bombarely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1017,865 +1017,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex evolutionary history of coffees revealed by full plastid genomes and 28,800 nuclear SNP analyses, with particular emphasis on Coffea canephora (Robusta coffee)</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Charr</w:t>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Garavito</w:t>
+                <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Descombes</w:t>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934893v1</w:t>
+                <w:t xml:space="preserve">hal-04721448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCSdb: a database of wild &amp;lt;i&amp;gt;Coffea&amp;lt;/i&amp;gt; species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
+                <w:t xml:space="preserve">Complex evolutionary history of coffees revealed by full plastid genomes and 28,800 nuclear SNP analyses, with particular emphasis on Coffea canephora (Robusta coffee)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Charr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baaa069⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04182535v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Annotation of Transposable Elements Revealed a Potential Regulation of Genes Involved in Rubber Biosynthesis by TE-Derived siRNA Interference in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetrina Oktavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (12), pp.4220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21124220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic diversity assessment wihin a major ex situ collection of coffees in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (5), pp.849-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcaa073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">WCSdb: a database of wild &amp;lt;i&amp;gt;Coffea&amp;lt;/i&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Couturon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baaa069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chloroplast genome annotation tools and application to analysis of the evolution of coffee species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,563 +2093,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Distribution of Centromeric Retrotransposons at Diploid and Allotetraploid Coffea Centromeric and Pericentromeric Regions</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated efficient targeted mutagenesis has the potential to accelerate the domestication of Coffea canephora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata de Castro Nunes</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Breitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+                <w:t xml:space="preserve">Eveline Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Mueller</w:t>
+                <w:t xml:space="preserve">Claudine Campa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Strickler</w:t>
+                <w:t xml:space="preserve">Leonardo Augusto Zebral Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.175. </w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134 (3), pp.383-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11240-018-1429-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421885v1</w:t>
+                <w:t xml:space="preserve">hal-03432730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study reveals candidate genes influencing lipids and diterpenes contents in Coffea arabica L</w:t>
+                <w:t xml:space="preserve">Structure and Distribution of Centromeric Retrotransposons at Diploid and Allotetraploid Coffea Centromeric and Pericentromeric Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo C. Sant’ana</w:t>
+                <w:t xml:space="preserve">Renata de Castro Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzana Tiemi Ivamoto</w:t>
+                <w:t xml:space="preserve">Lukas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Domingues</w:t>
+                <w:t xml:space="preserve">Suzy Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18800-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546614v1</w:t>
+                <w:t xml:space="preserve">hal-03421885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpactor, Integrated and Parallel Analyzer and Classifier of LTR Retrotransposons and Its Application for Pineapple LTR Retrotransposons Diversity and Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study reveals candidate genes influencing lipids and diterpenes contents in Coffea arabica L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Liu</w:t>
+                <w:t xml:space="preserve">Gustavo C. Sant’ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinel Tabares-Soto</w:t>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ceballos</w:t>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Tiemi Ivamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+                <w:t xml:space="preserve">Douglas Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.32. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology7020032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472296v1</w:t>
+                <w:t xml:space="preserve">hal-02546614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated efficient targeted mutagenesis has the potential to accelerate the domestication of Coffea canephora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inpactor, Integrated and Parallel Analyzer and Classifier of LTR Retrotransposons and Its Application for Pineapple LTR Retrotransposons Diversity and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Breitler</w:t>
+                <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Dechamp</w:t>
+                <w:t xml:space="preserve">Reinel Tabares-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Campa</w:t>
+                <w:t xml:space="preserve">Diego Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Augusto Zebral Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 134 (3), pp.383-394. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11240-018-1429-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology7020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432730v1</w:t>
+                <w:t xml:space="preserve">hal-03472296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing provides the first well-resolved phylogeny for coffee (Coffea) and insights into the evolution of caffeine content in its species</w:t>
               </w:r>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrinne Grover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.351-361. </w:t>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 292 (4), pp.741-754. </w:t>
@@ -3031,295 +3031,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pineapple Genome: A Reference for Monocots and CAM Photosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial sequencing reveals the transposable element composition of Coffea genomes and provides evidence for distinct evolutionary stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Ming</w:t>
+                <w:t xml:space="preserve">Thibaud Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching Man Wai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (11), pp.690-696. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (5), pp.1979-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00438-016-1235-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477103v1</w:t>
+                <w:t xml:space="preserve">hal-03430588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active transposable elements recover species boundaries and geographic structure in Madagascan coffee species</w:t>
+                <w:t xml:space="preserve">Pineapple Genome: A Reference for Monocots and CAM Photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julissa Roncal</w:t>
+                <w:t xml:space="preserve">Ray Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (1), pp.155-168. </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11), pp.690-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00438-015-1098-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431261v1</w:t>
+                <w:t xml:space="preserve">hal-03477103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by the DArTseq method of the genetic origin of the Coffea canephora cultivated in Vietnam and Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,1363 +3386,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental programmed cell death during asymmetric microsporogenesis in holocentric species of Rhynchospora (Cyperaceae)</w:t>
+                <w:t xml:space="preserve">Active transposable elements recover species boundaries and geographic structure in Madagascan coffee species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Julissa Roncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia G.T.J. Andrade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Srinivasa Chaluvadi</w:t>
+                <w:t xml:space="preserve">Michel Rigoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw300⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (1), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-015-1098-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477144v1</w:t>
+                <w:t xml:space="preserve">hal-03431261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Genetic and Epigenetic Instabilities of Plant Embryogenic Cells a Fatality? The Experience of Coffee Somatic Embryogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental programmed cell death during asymmetric microsporogenesis in holocentric species of Rhynchospora (Cyperaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Etienne</w:t>
+                <w:t xml:space="preserve">Celia G.T.J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Georget</w:t>
+                <w:t xml:space="preserve">Srinivasa Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics &amp; Embryology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2161-0436.1000136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (18), pp.5391-5401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476825v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequencing reveals the transposable element composition of Coffea genomes and provides evidence for distinct evolutionary stories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Are Genetic and Epigenetic Instabilities of Plant Embryogenic Cells a Fatality? The Experience of Coffee Somatic Embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Darré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
+                <w:t xml:space="preserve">Patrick Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Hamon</w:t>
+                <w:t xml:space="preserve">Frédéric Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (5), pp.1979-1990. </w:t>
+              <w:t xml:space="preserve">Human Genetics &amp; Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06 (01), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00438-016-1235-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2161-0436.1000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430588v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
+                <w:t xml:space="preserve">Origin and domestication of papaya Y-h chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Robert Vanburen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gayraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+                <w:t xml:space="preserve">Fanchang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
+                <w:t xml:space="preserve">Cuixia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jisen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.183905.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162666v2</w:t>
+                <w:t xml:space="preserve">hal-03479048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic and epigenetic changes during cell culture ageing and relations with somaclonal variation in Coffea arabica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large distribution and high sequence identity of a Copia‑type retrotransposon in angiosperm families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cenci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Georget</w:t>
+                <w:t xml:space="preserve">Elaine Silva Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11240-015-0772-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1-2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0352-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388147v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01225496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pineapple genome and the evolution of CAM photosynthesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibao Tang</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Schatz</w:t>
+                <w:t xml:space="preserve">Thomas Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Fernandes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3435⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478898v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution and evolution of abundant retrotransposons in plants: gypsy elements in diploid and polyploid Brachiaria forage grasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">The pineapple genome and the evolution of CAM photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vanburen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacilda Borges Do Valle</w:t>
+                <w:t xml:space="preserve">Haibao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucimara Chiari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vânia Helena Techio</w:t>
+                <w:t xml:space="preserve">Michael C. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-015-9492-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (12), pp.1435-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478996v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of LTR-retrotransposons in oil palm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of genetic and epigenetic changes during cell culture ageing and relations with somaclonal variation in Coffea arabica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bobadilla Landey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beulé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Jaligot</w:t>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2023-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (3), pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11240-015-0772-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205781v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large distribution and high sequence identity of a Copia‑type retrotransposon in angiosperm families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosomal distribution and evolution of abundant retrotransposons in plants: gypsy elements in diploid and polyploid Brachiaria forage grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Carvalho Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cacilda Borges Do Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimara Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Silva Dias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigoreau</w:t>
+                <w:t xml:space="preserve">Vânia Helena Techio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-015-0352-8⟩</w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-015-9492-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01225496v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and domestication of papaya Y-h chromosome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Vanburen</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of LTR-retrotransposons in oil palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanchang Zeng</w:t>
+                <w:t xml:space="preserve">Mawussé Dt Agbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuixia Chen</w:t>
+                <w:t xml:space="preserve">Stephane Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jisen Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Jaligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (4), pp.524-533. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.183905.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2023-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479048v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Carretero-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5002,295 +5002,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04667063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta gene expression analysis of Xanthomonas oryzae pathovar oryzae, African strain MAI1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genetic model for the female sterility barrier between Asian and African cultivated rice species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Soto-Suárez</w:t>
+                <w:t xml:space="preserve">Jaime Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Bernal</w:t>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina González</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Sylvie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-170⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (4), pp.1425-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.116772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01075143v1</w:t>
+                <w:t xml:space="preserve">hal-00787398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic model for the female sterility barrier between Asian and African cultivated rice species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Garavito</w:t>
+                <w:t xml:space="preserve">In planta gene expression analysis of Xanthomonas oryzae pathovar oryzae, African strain MAI1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Soto-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 185 (4), pp.1425-40. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.116772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787398v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01075143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcollinearity in an ethylene receptor coding gene region of the Coffea canephora genome is extensively conserved with Vitis vinifera and other distant dicotyledonous sequenced genomes.</w:t>
               </w:r>
@@ -5410,51 +5410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,90 +6287,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6486,51 +6486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252F4161"/>
+    <w:nsid w:val="0E96FE0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6717,51 +6717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7016-7485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224213946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1118-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickarlos Bezandry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupeyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salojaervi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strickler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01695-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lozano-Arce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Londo&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duitama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Buitrago Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2109437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crouzillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Descombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106906" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couturon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raharimalala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rakotomalala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue T Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnelo Furtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Benedito dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Danillo Moura Soares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Christiny Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Tiemi Ivamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-018-0634-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03421885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orozco-Arias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Strickler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00175" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Domingues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18800-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Tabares-Soto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ceballos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology7020032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breitler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Dechamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Campa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto Zebral Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1429-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03422451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrinne Grover" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03423453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-017-1308-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Man Wai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.08.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03431261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Roncal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-015-1098-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03443157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0933-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rocha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia G.T.J. Andrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Chaluvadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw300" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03476825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0436.1000136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03430588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Darr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-016-1235-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bobadilla Landey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0772-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vanburen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Schatz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3435" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Borges Do Valle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Chiari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Helena Techio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-015-9492-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuss&#233; Dt Agbessi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jaligot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2023-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva Dias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0352-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03479048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchang Zeng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuixia Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.183905.114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anthony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0077-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXKFT97N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01075143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto-Su&#225;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D770EECAB8D4B2379204EA4915E56EC4E153C846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Filipe P. Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cesar Sant'Ana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle V. Ferreira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna S.R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via M. Nogueira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7016-7485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224213946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1118-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickarlos Bezandry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupeyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salojaervi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strickler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01695-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lozano-Arce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Londo&#241;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duitama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Buitrago Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2109437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crouzillat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Descombes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raharimalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rakotomalala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couturon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue T Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnelo Furtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Benedito dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Danillo Moura Soares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Christiny Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Tiemi Ivamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-018-0634-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breitler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Dechamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Campa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto Zebral Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1429-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03421885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Nunes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orozco-Arias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Strickler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00175" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Domingues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18800-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Tabares-Soto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ceballos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology7020032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03422451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrinne Grover" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03423453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-017-1308-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03430588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Darr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-016-1235-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Man Wai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03443157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0933-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03431261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Roncal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-015-1098-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rocha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia G.T.J. Andrade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Chaluvadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw300" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03476825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0436.1000136" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03479048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vanburen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchang Zeng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuixia Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.183905.114" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0352-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Schatz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bobadilla Landey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0772-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Borges Do Valle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Chiari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Helena Techio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-015-9492-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuss&#233; Dt Agbessi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jaligot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2023-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anthony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0077-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXKFT97N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01075143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto-Su&#225;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D770EECAB8D4B2379204EA4915E56EC4E153C846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Filipe P. Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cesar Sant'Ana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle V. Ferreira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna S.R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via M. Nogueira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>