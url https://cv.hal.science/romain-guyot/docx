--- v2 (2026-05-07)
+++ v3 (2026-06-01)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,4976 +485,4866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient homology‐based annotation of transposable elements using minimizers</w:t>
+                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Natalia Gonzalez-García</w:t>
+                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Lozano-Arce</w:t>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Londoño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Duitama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aps3.11520⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252379v1</w:t>
+                <w:t xml:space="preserve">hal-04082874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient homology‐based annotation of transposable elements using minimizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+                <w:t xml:space="preserve">Laura Natalia Gonzalez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Formenti</w:t>
+                <w:t xml:space="preserve">Daniela Lozano-Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliana Bista</w:t>
+                <w:t xml:space="preserve">Juan Pablo Londoño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Berg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Duitama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), e11520 [11 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aps3.11520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082874v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactris gasipaes Kunth var. gasipaes complete plastome and phylogenetic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Camila Buitrago Acosta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
+                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2109437⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04119645v1</w:t>
+                <w:t xml:space="preserve">hal-03854324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iliana Bista</w:t>
+                <w:t xml:space="preserve">Bactris gasipaes Kunth var. gasipaes complete plastome and phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Buitrago Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Montúfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
+                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (3), pp.197-202. </w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (8), pp.1540-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2109437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854324v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04119645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+                <w:t xml:space="preserve">Complex evolutionary history of coffees revealed by full plastid genomes and 28,800 nuclear SNP analyses, with particular emphasis on Coffea canephora (Robusta coffee)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Charr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Andrea Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marquès</w:t>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Patrick Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+                <w:t xml:space="preserve">hal-02934893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex evolutionary history of coffees revealed by full plastid genomes and 28,800 nuclear SNP analyses, with particular emphasis on Coffea canephora (Robusta coffee)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Descombes</w:t>
+                <w:t xml:space="preserve">WCSdb: a database of wild &amp;lt;i&amp;gt;Coffea&amp;lt;/i&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Couturon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106906⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baaa069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02934893v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Annotation of Transposable Elements Revealed a Potential Regulation of Genes Involved in Rubber Biosynthesis by TE-Derived siRNA Interference in Hevea brasiliensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic diversity assessment wihin a major ex situ collection of coffees in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangyang Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fetrina Oktavia</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21124220⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (5), pp.849-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923368v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity assessment wihin a major ex situ collection of coffees in Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Functional Annotation of Transposable Elements Revealed a Potential Regulation of Genes Involved in Rubber Biosynthesis by TE-Derived siRNA Interference in Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
+                <w:t xml:space="preserve">Shuangyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetrina Oktavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.4220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21124220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167205v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCSdb: a database of wild &amp;lt;i&amp;gt;Coffea&amp;lt;/i&amp;gt; species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
+                <w:t xml:space="preserve">An integrated analysis of mRNA and sRNA transcriptional profiles in Coffea arabica L. roots: insights on nitrogen starvation responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Benedito dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Danillo Moura Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joni Esrom Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Christiny Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Tiemi Ivamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baaa069⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-018-0634-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04182535v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chloroplast genome annotation tools and application to analysis of the evolution of coffee species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue T Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnelo Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (6), pp.e0216347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated analysis of mRNA and sRNA transcriptional profiles in Coffea arabica L. roots: insights on nitrogen starvation responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzana Tiemi Ivamoto</w:t>
+                <w:t xml:space="preserve">Structure and Distribution of Centromeric Retrotransposons at Diploid and Allotetraploid Coffea Centromeric and Pericentromeric Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata de Castro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-018-0634-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469108v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated efficient targeted mutagenesis has the potential to accelerate the domestication of Coffea canephora</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Inpactor, Integrated and Parallel Analyzer and Classifier of LTR Retrotransposons and Its Application for Pineapple LTR Retrotransposons Diversity and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Orozco-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinel Tabares-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11240-018-1429-2⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology7020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432730v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Distribution of Centromeric Retrotransposons at Diploid and Allotetraploid Coffea Centromeric and Pericentromeric Regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzy Strickler</w:t>
+                <w:t xml:space="preserve">Genome-wide association study reveals candidate genes influencing lipids and diterpenes contents in Coffea arabica L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo C. Sant’ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Tiemi Ivamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00175⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421885v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study reveals candidate genes influencing lipids and diterpenes contents in Coffea arabica L</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Douglas Domingues</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated efficient targeted mutagenesis has the potential to accelerate the domestication of Coffea canephora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Breitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Campa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Augusto Zebral Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18800-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134 (3), pp.383-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11240-018-1429-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546614v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpactor, Integrated and Parallel Analyzer and Classifier of LTR Retrotransposons and Its Application for Pineapple LTR Retrotransposons Diversity and Dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing provides the first well-resolved phylogeny for coffee (Coffea) and insights into the evolution of caffeine content in its species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrinne Grover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology7020032⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472296v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing provides the first well-resolved phylogeny for coffee (Coffea) and insights into the evolution of caffeine content in its species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raharimalala</w:t>
+                <w:t xml:space="preserve">Methylcytosine dioxygenase TET3 interacts with thyroid hormone nuclear receptors and stabilizes their association to chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyue Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiemin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8229-8234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1702192114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03422451v1</w:t>
+                <w:t xml:space="preserve">hal-03278385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylcytosine dioxygenase TET3 interacts with thyroid hormone nuclear receptors and stabilizes their association to chromatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiemin Wong</w:t>
+                <w:t xml:space="preserve">Distribution of Divo in Coffea genomes, a poorly described family of angiosperm LTR-Retrotransposons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Fernandes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (4), pp.741-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-017-1308-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1702192114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278385v1</w:t>
+                <w:t xml:space="preserve">hal-03423453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Divo in Coffea genomes, a poorly described family of angiosperm LTR-Retrotransposons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pineapple Genome: A Reference for Monocots and CAM Photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11), pp.690-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00438-017-1308-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03423453v1</w:t>
+                <w:t xml:space="preserve">hal-03477103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequencing reveals the transposable element composition of Coffea genomes and provides evidence for distinct evolutionary stories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active transposable elements recover species boundaries and geographic structure in Madagascan coffee species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julissa Roncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hamon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crouzillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 291 (5), pp.1979-1990. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-016-1235-7⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 291 (1), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-015-1098-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430588v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pineapple Genome: A Reference for Monocots and CAM Photosynthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ching Man Wai</w:t>
+                <w:t xml:space="preserve">Identification by the DArTseq method of the genetic origin of the Coffea canephora cultivated in Vietnam and Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0933-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477103v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by the DArTseq method of the genetic origin of the Coffea canephora cultivated in Vietnam and Mexico</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are Genetic and Epigenetic Instabilities of Plant Embryogenic Cells a Fatality? The Experience of Coffee Somatic Embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0933-y⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics &amp; Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06 (01), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-0436.1000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443157v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active transposable elements recover species boundaries and geographic structure in Madagascan coffee species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julissa Roncal</w:t>
+                <w:t xml:space="preserve">Developmental programmed cell death during asymmetric microsporogenesis in holocentric species of Rhynchospora (Cyperaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia G.T.J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigoreau</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasa Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-015-1098-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (18), pp.5391-5401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431261v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental programmed cell death during asymmetric microsporogenesis in holocentric species of Rhynchospora (Cyperaceae)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial sequencing reveals the transposable element composition of Coffea genomes and provides evidence for distinct evolutionary stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srinivasa Chaluvadi</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw300⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (5), pp.1979-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-016-1235-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477144v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Genetic and Epigenetic Instabilities of Plant Embryogenic Cells a Fatality? The Experience of Coffee Somatic Embryogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Georget</w:t>
+                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Fernandes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics &amp; Embryology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2161-0436.1000136⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476825v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and domestication of papaya Y-h chromosome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ching Man Wai</w:t>
+                <w:t xml:space="preserve">Assessment of genetic and epigenetic changes during cell culture ageing and relations with somaclonal variation in Coffea arabica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bobadilla Landey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (3), pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11240-015-0772-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.183905.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03479048v1</w:t>
+                <w:t xml:space="preserve">hal-03388147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large distribution and high sequence identity of a Copia‑type retrotransposon in angiosperm families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigoreau</w:t>
+                <w:t xml:space="preserve">The pineapple genome and the evolution of CAM photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vanburen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (12), pp.1435-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-015-0352-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-01225496v1</w:t>
+                <w:t xml:space="preserve">hal-03478898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
+                <w:t xml:space="preserve">Chromosomal distribution and evolution of abundant retrotransposons in plants: gypsy elements in diploid and polyploid Brachiaria forage grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Carvalho Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cacilda Borges Do Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimara Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Helena Techio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-015-9492-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01162666v2</w:t>
+                <w:t xml:space="preserve">hal-03478996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pineapple genome and the evolution of CAM photosynthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide analysis of LTR-retrotransposons in oil palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussé Dt Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jaligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3435⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2023-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478898v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic and epigenetic changes during cell culture ageing and relations with somaclonal variation in Coffea arabica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+                <w:t xml:space="preserve">Large distribution and high sequence identity of a Copia‑type retrotransposon in angiosperm families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Silva Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Georget</w:t>
+                <w:t xml:space="preserve">Serge Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11240-015-0772-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1-2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0352-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388147v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01225496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution and evolution of abundant retrotransposons in plants: gypsy elements in diploid and polyploid Brachiaria forage grasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vânia Helena Techio</w:t>
+                <w:t xml:space="preserve">Origin and domestication of papaya Y-h chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vanburen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuixia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jisen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Man Wai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-015-9492-6⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.183905.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478996v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of LTR-retrotransposons in oil palm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Jaligot</w:t>
+                <w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Carretero-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2023-1⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6201), pp.1181-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1255274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205781v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BAC-end sequences analysis provides first insights into coffee (Coffea canephora P.) genome composition and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1255274⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-013-0077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641562v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04667063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAC-end sequences analysis provides first insights into coffee (Coffea canephora P.) genome composition and evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+                <w:t xml:space="preserve">In planta gene expression analysis of Xanthomonas oryzae pathovar oryzae, African strain MAI1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Soto-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-013-0077-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04667063v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01075143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic model for the female sterility barrier between Asian and African cultivated rice species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 185 (4), pp.1425-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.110.116772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta gene expression analysis of Xanthomonas oryzae pathovar oryzae, African strain MAI1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microcollinearity in an ethylene receptor coding gene region of the Coffea canephora genome is extensively conserved with Vitis vinifera and other distant dicotyledonous sequenced genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de La Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-170⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (22), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01075143v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcollinearity in an ethylene receptor coding gene region of the Coffea canephora genome is extensively conserved with Vitis vinifera and other distant dicotyledonous sequenced genomes.</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,90 +6177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6486,51 +6376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E96FE0B"/>
+    <w:nsid w:val="0165FB83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6717,51 +6607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7016-7485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224213946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1118-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickarlos Bezandry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupeyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salojaervi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strickler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01695-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lozano-Arce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Londo&#241;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duitama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Buitrago Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2109437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crouzillat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Descombes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raharimalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rakotomalala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couturon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue T Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnelo Furtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Benedito dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Danillo Moura Soares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Christiny Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Tiemi Ivamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-018-0634-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breitler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Dechamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Campa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto Zebral Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1429-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03421885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Nunes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orozco-Arias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Strickler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00175" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Domingues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18800-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Tabares-Soto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ceballos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology7020032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03422451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrinne Grover" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03423453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-017-1308-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03430588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Darr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-016-1235-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Man Wai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03443157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0933-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03431261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Roncal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-015-1098-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rocha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia G.T.J. Andrade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Chaluvadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw300" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03476825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0436.1000136" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03479048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vanburen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchang Zeng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuixia Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.183905.114" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0352-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Schatz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bobadilla Landey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0772-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Borges Do Valle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Chiari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Helena Techio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-015-9492-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuss&#233; Dt Agbessi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jaligot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2023-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anthony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0077-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXKFT97N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01075143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto-Su&#225;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D770EECAB8D4B2379204EA4915E56EC4E153C846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Filipe P. Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cesar Sant'Ana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle V. Ferreira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna S.R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via M. Nogueira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7016-7485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224213946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1118-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickarlos Bezandry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupeyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salojaervi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strickler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01695-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Gonzalez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lozano-Arce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Londo&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duitama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Buitrago Acosta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2109437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crouzillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Descombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106906" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couturon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raharimalala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rakotomalala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Benedito dos Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Danillo Moura Soares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Christiny Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Tiemi Ivamoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-018-0634-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue T Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnelo Furtado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03421885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Nunes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orozco-Arias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Strickler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00175" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Tabares-Soto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ceballos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology7020032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Domingues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18800-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breitler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Dechamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Campa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto Zebral Rodrigues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1429-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03422451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrinne Grover" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Davis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.02.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FTXMT3F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03423453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-017-1308-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Man Wai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.08.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TP9KZKJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03431261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Roncal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-015-1098-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03443157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0933-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03476825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0436.1000136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03477144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rocha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia G.T.J. Andrade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Chaluvadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw300" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03430588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Darr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-016-1235-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bobadilla Landey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0772-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vanburen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Schatz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3435" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03478996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Borges Do Valle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Chiari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Helena Techio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-015-9492-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuss&#233; Dt Agbessi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jaligot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2023-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva Dias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0352-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03479048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchang Zeng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuixia Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.183905.114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anthony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0077-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXKFT97N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01075143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto-Su&#225;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bernal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D770EECAB8D4B2379204EA4915E56EC4E153C846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Filipe P. Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cesar Sant'Ana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle V. Ferreira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna S.R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via M. Nogueira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>