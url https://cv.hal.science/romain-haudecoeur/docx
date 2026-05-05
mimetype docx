--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2902 +234,2902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurones as new modulators of hypoxia inducible factor-1 (HIF-1) to prevent cardiac cell death</w:t>
+                <w:t xml:space="preserve">Radiodynamic Properties of Liposomes Encapsulating a Bi 3+ Triple-Decker Phthalocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Di Maria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morane Beaumet</w:t>
+                <w:t xml:space="preserve">Sofia Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Murillo Vilella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia Grepioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rechem.2025.102609⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (11), pp.16205-16221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c26335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234686v1</w:t>
+                <w:t xml:space="preserve">hal-05597328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable and Water‐Operable Hemiindigo Photoswitches Allow Optical Control of Acetylcholinesterase Activity with Visible Light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
+                <w:t xml:space="preserve">Aurones as new modulators of hypoxia inducible factor-1 (HIF-1) to prevent cardiac cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Di Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Goudet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boggio‐pasqua</w:t>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (5), pp.e202500221. </w:t>
+              <w:t xml:space="preserve">Results in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.102609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rechem.2025.102609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339073v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurones and derivatives as promising New Delhi metallo-β-lactamase (NDM-1) inhibitors</w:t>
+                <w:t xml:space="preserve">Bistable and Water‐Operable Hemiindigo Photoswitches Allow Optical Control of Acetylcholinesterase Activity with Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Caburet</w:t>
+                <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matis Moretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brayan Roulier</w:t>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Simoncelli</w:t>
+                <w:t xml:space="preserve">Martial Boggio‐pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.117559. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (5), pp.e202500221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429770v1</w:t>
+                <w:t xml:space="preserve">hal-05339073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Novel Amino and Acetamidoaurones with Antimicrobial Activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyrosinase Inhibition and Antimelanogenic Effects of Resorcinol‐Containing Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia M Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13040300⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588387v1</w:t>
+                <w:t xml:space="preserve">hal-04768568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosinase Inhibition and Antimelanogenic Effects of Resorcinol‐Containing Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and synthesis of 4-amino-2',4'-dihydroxyindanone derivatives as potent inhibitors of tyrosinase and melanin biosynthesis in human melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400314⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.116165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768568v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Chemical Frontiers: Approaches for Generating Diverse and Bioactive Natural Product-Like Compounds Libraries from Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peuchmaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (26), pp.e202304166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202304166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of 4-amino-2',4'-dihydroxyindanone derivatives as potent inhibitors of tyrosinase and melanin biosynthesis in human melanoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aurones and derivatives as promising New Delhi metallo-β-lactamase (NDM-1) inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Caburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matis Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Lazinski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">Giorgia Simoncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116165⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.117559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768565v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catechol-mimicking transition-state analogues as non-oxidizable inhibitors of tyrosinases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and Synthesis of Novel Amino and Acetamidoaurones with Antimicrobial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Olleik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115672⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13040300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768562v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resorcinol-based hemiindigoid derivatives as human tyrosinase inhibitors and melanogenesis suppressors in human melanoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbal Rush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Olleik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 246, pp.114972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Aurones, Indanones, and Other Hemiindigoid Scaffolds: Medicinal Chemistry and Photopharmacology Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Catechol-mimicking transition-state analogues as non-oxidizable inhibitors of tyrosinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01150⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.115672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826221v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Carboline as a Privileged Scaffold for Multitarget Strategies in Alzheimer's Disease Therapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bioactive Aurones, Indanones, and Other Hemiindigoid Scaffolds: Medicinal Chemistry and Photopharmacology Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 64 (3), pp.1392-1422. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01887⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 65 (19), pp.12594-12625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020932v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">β-Carboline as a Privileged Scaffold for Multitarget Strategies in Alzheimer's Disease Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 190, pp.112116. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (3), pp.1392-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924784v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the Design of Genuine Human Tyrosinase Inhibitors for Targeting Melanogenesis and Related Pigmentations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Baatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00994⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.112116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768552v1</w:t>
+                <w:t xml:space="preserve">hal-02924784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurone derivatives as promising antibacterial agents against resistant Gram-positive pathogens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in the Design of Genuine Human Tyrosinase Inhibitors for Targeting Melanogenesis and Related Pigmentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (22), pp.13428-13443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988325v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piperidinyl-embeded chalcones possessing anti PI3K delta inhibitory properties exhibit anti-atopic properties in preclinical models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beck</w:t>
+                <w:t xml:space="preserve">Aurone derivatives as promising antibacterial agents against resistant Gram-positive pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Olleik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gardebien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+                <w:t xml:space="preserve">Samir Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Mahe</w:t>
+                <w:t xml:space="preserve">Josette Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 158, pp.405-413. </w:t>
+              <w:t xml:space="preserve">, 2019, 165, pp.133-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621220v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional uses, phytochemistry and pharmacological properties of African Nauclea species: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Glycosyl-Substituted Dicarboxylates as Detergents for the Extraction, Overstabilization, and Crystallization of Membrane Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (11), pp.2948-2952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201713395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019717v1</w:t>
+                <w:t xml:space="preserve">hal-02329303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyl-Substituted Dicarboxylates as Detergents for the Extraction, Overstabilization, and Crystallization of Membrane Proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piperidinyl-embeded chalcones possessing anti PI3K delta inhibitory properties exhibit anti-atopic properties in preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Magnard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gardebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boyère</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201713395⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329303v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Hydroxypyridine- N -oxide-Embedded Aurones as Potent Human Tyrosinase Inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Traditional uses, phytochemistry and pharmacological properties of African Nauclea species: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Maresca</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Buitrago</w:t>
+                <w:t xml:space="preserve">Maxime Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.6b00369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.106-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617843v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nauclea latifolia: biological activity and alkaloid phytochemistry of a West African tree</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2-Hydroxypyridine- N -oxide-Embedded Aurones as Potent Human Tyrosinase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Waard</w:t>
+                <w:t xml:space="preserve">Marc Carotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6np00039h⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.55 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.6b00369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141583v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Human Tyrosinase and Related Proteins Suitable Targets for Melanoma Therapy?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nauclea latifolia: biological activity and alkaloid phytochemistry of a West African tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+                <w:t xml:space="preserve">Michel de Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1568026616666160216160112⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (9), pp.1034-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6np00039h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01644550v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Tyrosinase from Polyporus arcularius : Overproduction in Escherichia coli , Characterization, and Use in a Study of Aurones as Tyrosinase Effectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Human Tyrosinase and Related Proteins Suitable Targets for Melanoma Therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Marková</w:t>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kotik</w:t>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Křenková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (27), pp.3033 - 3047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1568026616666160216160112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00286.s001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948810v1</w:t>
+                <w:t xml:space="preserve">hal-01644550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic synthesis of Tramadol</w:t>
+                <w:t xml:space="preserve">Recombinant Tyrosinase from Polyporus arcularius : Overproduction in Escherichia coli , Characterization, and Use in a Study of Aurones as Tyrosinase Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Lecerf-Schmidt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eva Marková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kotik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Křenková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (77), pp.14451 - 14453. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (14), pp.2925-2931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc05948h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00286.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683298v1</w:t>
+                <w:t xml:space="preserve">hal-01948810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic G-Quartets as Versatile Nanotools for the Luminescent Detection of G-Quadruplexes</w:t>
               </w:r>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Katranji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3243,1228 +3243,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomimetic synthesis of Tramadol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Lecerf-Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lightbody</w:t>
+                <w:t xml:space="preserve">Basile Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferreira Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (77), pp.14451 - 14453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc05948h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652214v1</w:t>
+                <w:t xml:space="preserve">hal-01683298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-ring modified aurones as promising allosteric inhibitors of hepatitis C virus RNA-dependent RNA polymerase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Meguellati</w:t>
+                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Crouillère</w:t>
+                <w:t xml:space="preserve">Mark Lightbody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04015683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitasking Water-Soluble Synthetic G-Quartets: From Preferential RNA-Quadruplex Interaction to Biocatalytic Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">B-ring modified aurones as promising allosteric inhibitors of hepatitis C virus RNA-dependent RNA polymerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Meguellati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201300791⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.579-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125745v1</w:t>
+                <w:t xml:space="preserve">hal-04015683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the Synthetic Analgesic Tramadol in an African Medicinal Plant.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Chabrol</w:t>
+                <w:t xml:space="preserve">Multitasking Water-Soluble Synthetic G-Quartets: From Preferential RNA-Quadruplex Interaction to Biocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Beney</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (45), pp.11780-4. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (38), pp.12739-12747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201305697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201300791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00874145v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African tree gets to the root of pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Occurrence of the Synthetic Analgesic Tramadol in an African Medicinal Plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ngo Gum</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Ngo Bum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/501285b⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (45), pp.11780-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201305697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683403v1</w:t>
+                <w:t xml:space="preserve">inserm-00874145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Smart G-Quadruplex Ligand</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">African tree gets to the root of pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ngo Gum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja310056y⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 501 (7467), pp.285 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/501285b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125742v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyrin-templated synthetic G-quartet (PorphySQ): a second prototype of G-quartet-based G-quadruplex ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Jun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe R. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (27), pp.5212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2OB25601K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Naturally Occurring Aurones That Are Potent Allosteric Inhibitors of Hepatitis C Virus RNA-Dependent RNA Polymerase.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Model of Smart G-Quadruplex Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (2), pp.550-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310056y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm200242p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00618322v1</w:t>
+                <w:t xml:space="preserve">hal-02125742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discovery of Naturally Occurring Aurones That Are Potent Allosteric Inhibitors of Hepatitis C Virus RNA-Dependent RNA Polymerase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (15), pp.5395-5402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm200242p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00618322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Refinement of arylthiosemicarbazone pharmacophore in inhibition of mushroom tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (9), pp.4330 - 4335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4474,113 +4608,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroquinone causes exogenous ochronosis through tyrosinase catalytic activity and highlights the need for genuine human tyrosinase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bjd/ljaf315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4590,815 +4724,815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemiindigos as acetylcholinesterase inhibitors for photopharmacological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Photosciences 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of the inhibitory activity of resorcinol-based derivatives against tyrosinase and melanin genesis in human melanoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Journées Jeunes Chercheurs de la Société de Chimie Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">Common scientific days of GDR Solar Fuels and Photo Electro Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769236v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of the inhibitory activity of resorcinol-based derivatives against tyrosinase and melanin genesis in human melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Common scientific days of GDR Solar Fuels and Photo Electro Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">31e Journées Jeunes Chercheurs de la Société de Chimie Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769148v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of inhibitors of tyrosinase and melanin biosynthesis in human melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th Scientific day of Grenoble Drug Discovery Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769166v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of inhibitors of tyrosinase and melanin biosynthesis in human melanoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Scientific day of Grenoble Drug Discovery Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769202v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Médicament</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposomal formulations for controlled drug release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Pujol-Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazareth Milagros Carigga Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Forum de la recherche en cancérologie (CLARA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5408,117 +5542,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière, un moyen de contrôler l’effet des médicaments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5528,261 +5662,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for synthesizing diversely substituted purines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Decout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Zelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20210163484A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds for treating cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Decout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10414768B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,91 +5926,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils moléculaires sélectifs pour la détection et la modulation de la tyrosinase humaine et de la mélanogenèse in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. Université Grenoble - Alpes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04768611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5886,114 +6020,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacochimie des aurones pour la modulation d'enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble; Université de Genève (Genève, Suisse). Faculté des sciences, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENV063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00828395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6140,51 +6274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M Lazinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Roulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Caburet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Moretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Simoncelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117559" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13040300" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Lazinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115672" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Rush" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Gori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Perrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mahe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.09.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rome" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Magnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boy&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713395" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6np00039h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lecerf-Schmidt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marcourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05948h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Levillain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.530" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meguellati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouill&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300791" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9B0832A0B70CF270E9F173279B5D8BE8E980F53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Bum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chabrol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Beney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1051907475EC233073CC54C7472A383806AB069C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Gum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/501285b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310056y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25601K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf315" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pujol-Sol&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M Lazinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Roulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Murillo Vilella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Grepioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c26335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Lazinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Caburet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Moretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Simoncelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117559" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13040300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Rush" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114972" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00994" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Magnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boy&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mahe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.09.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rome" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6np00039h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Levillain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.530" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lecerf-Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marcourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05948h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meguellati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouill&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300791" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9B0832A0B70CF270E9F173279B5D8BE8E980F53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Bum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chabrol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Beney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305697" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1051907475EC233073CC54C7472A383806AB069C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Gum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/501285b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25601K" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310056y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf315" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pujol-Sol&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>