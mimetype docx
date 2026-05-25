--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosinase inhibition by hemiindigoid-based compounds with a copper-interacting hydroxamic acid head</w:t>
+                <w:t xml:space="preserve">Radiodynamic Properties of Liposomes Encapsulating a Bi 3+ Triple-Decker Phthalocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Beaumet</w:t>
+                <w:t xml:space="preserve">Sofia Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia M Lazinski</w:t>
+                <w:t xml:space="preserve">Elena Murillo Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brayan Roulier</w:t>
+                <w:t xml:space="preserve">Laura Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">Fabrizia Grepioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maresca</w:t>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17, pp.100334. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (11), pp.16205-16221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c26335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567892v1</w:t>
+                <w:t xml:space="preserve">hal-05597328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiodynamic Properties of Liposomes Encapsulating a Bi 3+ Triple-Decker Phthalocyanine</w:t>
+                <w:t xml:space="preserve">Tyrosinase inhibition by hemiindigoid-based compounds with a copper-interacting hydroxamic acid head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Leo</w:t>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Murillo Vilella</w:t>
+                <w:t xml:space="preserve">Leticia M Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Contini</w:t>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Grepioni</w:t>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (11), pp.16205-16221. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.100334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c26335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597328v1</w:t>
+                <w:t xml:space="preserve">hal-05567892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurones as new modulators of hypoxia inducible factor-1 (HIF-1) to prevent cardiac cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Di Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable and Water‐Operable Hemiindigo Photoswitches Allow Optical Control of Acetylcholinesterase Activity with Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,749 +636,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosinase Inhibition and Antimelanogenic Effects of Resorcinol‐Containing Compounds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurones and derivatives as promising New Delhi metallo-β-lactamase (NDM-1) inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Caburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matis Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Simoncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400314⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.117559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768568v1</w:t>
+                <w:t xml:space="preserve">hal-04429770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of 4-amino-2',4'-dihydroxyindanone derivatives as potent inhibitors of tyrosinase and melanin biosynthesis in human melanoma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">Design and Synthesis of Novel Amino and Acetamidoaurones with Antimicrobial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Olleik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116165⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13040300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768565v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Chemical Frontiers: Approaches for Generating Diverse and Bioactive Natural Product-Like Compounds Libraries from Extracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Beato</w:t>
+                <w:t xml:space="preserve">Tyrosinase Inhibition and Antimelanogenic Effects of Resorcinol‐Containing Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia M Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202304166⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04604571v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurones and derivatives as promising New Delhi metallo-β-lactamase (NDM-1) inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding Chemical Frontiers: Approaches for Generating Diverse and Bioactive Natural Product-Like Compounds Libraries from Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117559⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (26), pp.e202304166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04429770v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Novel Amino and Acetamidoaurones with Antimicrobial Activities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and synthesis of 4-amino-2',4'-dihydroxyindanone derivatives as potent inhibitors of tyrosinase and melanin biosynthesis in human melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillier</w:t>
+                <w:t xml:space="preserve">Leticia Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
+                <w:t xml:space="preserve">Rémy Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.300. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.116165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13040300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588387v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resorcinol-based hemiindigoid derivatives as human tyrosinase inhibitors and melanogenesis suppressors in human melanoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbal Rush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Olleik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 246, pp.114972. </w:t>
@@ -1416,90 +1416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catechol-mimicking transition-state analogues as non-oxidizable inhibitors of tyrosinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 259, pp.115672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1533,103 +1533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Aurones, Indanones, and Other Hemiindigoid Scaffolds: Medicinal Chemistry and Photopharmacology Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (19), pp.12594-12625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,103 +1663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Carboline as a Privileged Scaffold for Multitarget Strategies in Alzheimer's Disease Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peuchmaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (3), pp.1392-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,77 +1927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the Design of Genuine Human Tyrosinase Inhibitors for Targeting Melanogenesis and Related Pigmentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (22), pp.13428-13443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2031,90 +2031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurone derivatives as promising antibacterial agents against resistant Gram-positive pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Olleik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2159,498 +2159,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyl-Substituted Dicarboxylates as Detergents for the Extraction, Overstabilization, and Crystallization of Membrane Proteins</w:t>
+                <w:t xml:space="preserve">Piperidinyl-embeded chalcones possessing anti PI3K delta inhibitory properties exhibit anti-atopic properties in preclinical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Magnard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Guillaume Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gardebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boyère</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201713395⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329303v1</w:t>
+                <w:t xml:space="preserve">hal-02621220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piperidinyl-embeded chalcones possessing anti PI3K delta inhibitory properties exhibit anti-atopic properties in preclinical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Dumontet</w:t>
+                <w:t xml:space="preserve">Traditional uses, phytochemistry and pharmacological properties of African Nauclea species: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Beck</w:t>
+                <w:t xml:space="preserve">Maxime Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gardebien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doriane Mahe</w:t>
+                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.09.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.106-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621220v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional uses, phytochemistry and pharmacological properties of African Nauclea species: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Glycosyl-Substituted Dicarboxylates as Detergents for the Extraction, Overstabilization, and Crystallization of Membrane Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
+                <w:t xml:space="preserve">Cédric Boyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212, pp.106-136. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (11), pp.2948-2952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201713395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019717v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Hydroxypyridine- N -oxide-Embedded Aurones as Potent Human Tyrosinase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Carotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2701,64 +2701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nauclea latifolia: biological activity and alkaloid phytochemistry of a West African tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3033,51 +3033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Křenková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (14), pp.2925-2931. </w:t>
@@ -3109,325 +3109,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic G-Quartets as Versatile Nanotools for the Luminescent Detection of G-Quadruplexes</w:t>
+                <w:t xml:space="preserve">Biomimetic synthesis of Tramadol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
+                <w:t xml:space="preserve">Florine Lecerf-Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Levillain</w:t>
+                <w:t xml:space="preserve">Basile Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+                <w:t xml:space="preserve">Marc Ferreira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Katranji</w:t>
+                <w:t xml:space="preserve">Marc Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA International Journal for Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (9), pp.530-536. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (77), pp.14451 - 14453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2015.530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cc05948h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125788v1</w:t>
+                <w:t xml:space="preserve">hal-01683298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic synthesis of Tramadol</w:t>
+                <w:t xml:space="preserve">Synthetic G-Quartets as Versatile Nanotools for the Luminescent Detection of G-Quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Lecerf-Schmidt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Marcourt</w:t>
+                <w:t xml:space="preserve">Fares Katranji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (77), pp.14451 - 14453. </w:t>
+              <w:t xml:space="preserve">CHIMIA International Journal for Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (9), pp.530-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc05948h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2015.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683298v1</w:t>
+                <w:t xml:space="preserve">hal-02125788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Crouillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3663,64 +3663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitasking Water-Soluble Synthetic G-Quartets: From Preferential RNA-Quadruplex Interaction to Biocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3792,51 +3792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of the Synthetic Analgesic Tramadol in an African Medicinal Plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ngo Bum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,51 +3938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African tree gets to the root of pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ngo Gum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,308 +4053,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-templated synthetic G-quartet (PorphySQ): a second prototype of G-quartet-based G-quadruplex ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model of Smart G-Quadruplex Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Jun Xu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2OB25601K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (2), pp.550-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310056y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125728v1</w:t>
+                <w:t xml:space="preserve">hal-02125742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Smart G-Quadruplex Ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Porphyrin-templated synthetic G-quartet (PorphySQ): a second prototype of G-quartet-based G-quadruplex ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Jun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Denat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe R. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 135 (2), pp.550-553. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (27), pp.5212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja310056y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2OB25601K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125742v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Naturally Occurring Aurones That Are Potent Allosteric Inhibitors of Hepatitis C Virus RNA-Dependent RNA Polymerase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4622,64 +4622,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroquinone causes exogenous ochronosis through tyrosinase catalytic activity and highlights the need for genuine human tyrosinase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bjd/ljaf315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4751,77 +4751,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemiindigos as acetylcholinesterase inhibitors for photopharmacological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Photosciences 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,338 +4840,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and evaluation of the inhibitory activity of resorcinol-based derivatives against tyrosinase and melanin genesis in human melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Royal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Common scientific days of GDR Solar Fuels and Photo Electro Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">31e Journées Jeunes Chercheurs de la Société de Chimie Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769148v1</w:t>
+                <w:t xml:space="preserve">hal-04769236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of the inhibitory activity of resorcinol-based derivatives against tyrosinase and melanin genesis in human melanoma cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brayan Roulier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Journées Jeunes Chercheurs de la Société de Chimie Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">Common scientific days of GDR Solar Fuels and Photo Electro Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769236v1</w:t>
+                <w:t xml:space="preserve">hal-04769148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of inhibitors of tyrosinase and melanin biosynthesis in human melanoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Scientific day of Grenoble Drug Discovery Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5209,77 +5209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,64 +5317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hemiindigos as cholinesterase inhibitors for photopharmacological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Médicament</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5556,77 +5556,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière, un moyen de contrôler l’effet des médicaments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5715,64 +5715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Zelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20210163484A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5940,51 +5940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils moléculaires sélectifs pour la détection et la modulation de la tyrosinase humaine et de la mélanogenèse in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. Université Grenoble - Alpes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6034,51 +6034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacochimie des aurones pour la modulation d'enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble; Université de Genève (Genève, Suisse). Faculté des sciences, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENV063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6274,51 +6274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M Lazinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Roulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Murillo Vilella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Grepioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c26335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Lazinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Caburet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Moretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Simoncelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117559" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13040300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Rush" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114972" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00994" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Magnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boy&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mahe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.09.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rome" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6np00039h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Levillain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.530" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lecerf-Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marcourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05948h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meguellati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouill&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300791" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9B0832A0B70CF270E9F173279B5D8BE8E980F53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Bum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chabrol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Beney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305697" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1051907475EC233073CC54C7472A383806AB069C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Gum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/501285b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25601K" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310056y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf315" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pujol-Sol&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Murillo Vilella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Grepioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c26335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M Lazinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Roulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Caburet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Moretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Simoncelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117559" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13040300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Lazinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Rush" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114972" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00994" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mahe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.09.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Magnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boy&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713395" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6np00039h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lecerf-Schmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marcourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05948h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Levillain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.530" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meguellati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouill&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300791" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9B0832A0B70CF270E9F173279B5D8BE8E980F53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Bum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chabrol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Beney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305697" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1051907475EC233073CC54C7472A383806AB069C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Gum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/501285b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125742v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310056y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125728v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25601K" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf315" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pujol-Sol&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>